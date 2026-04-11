--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -100,420 +100,420 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartes reconfigurables pour la caractérisation radio des milieux ferroviaires en bande sub-6 GHz et en bande millimétrique</w:t>
+                <w:t xml:space="preserve">A Compact Dual-Band Single-Feed Slotted Waveguide Array Antenna for Unidirectional Radiation Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Attwood</w:t>
+                <w:t xml:space="preserve">Aritra Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamaleddine Amghar</w:t>
+                <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Abdelghany</w:t>
+                <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Pajusco</w:t>
+                <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Maye</w:t>
+                <w:t xml:space="preserve">Erwan Fourn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tap.2024.3484150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757336v1</w:t>
+                <w:t xml:space="preserve">hal-04767102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Compact Dual-Band Single-Feed Slotted Waveguide Array Antenna for Unidirectional Radiation Patterns</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Co-Designed Agile Feed Network for a Polarization Tunable 15 GHz Antenna All-Integrated on Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Corentin Le Lez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
+                <w:t xml:space="preserve">Denis Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwan Fourn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tap.2024.3484150⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.193822-193830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3513646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767102v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04921231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-Designed Agile Feed Network for a Polarization Tunable 15 GHz Antenna All-Integrated on Silicon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cartes reconfigurables pour la caractérisation radio des milieux ferroviaires en bande sub-6 GHz et en bande millimétrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Attwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Le Lez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Allanic</w:t>
+                <w:t xml:space="preserve">Jamaleddine Amghar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Le Berre</w:t>
+                <w:t xml:space="preserve">Ahmed Abdelghany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Quendo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Gallée</w:t>
+                <w:t xml:space="preserve">Patrice Pajusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Maye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04921231v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoupling free chloride and water ingress in concrete by a dielectric resonant sensor</w:t>
               </w:r>
@@ -538,51 +538,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Nguyen-Vien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rioual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -642,77 +642,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millimetric waves communications for Railways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Attwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Pajusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qianrui Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -802,51 +802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitalii Kirillov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Kärnfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Munina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -945,51 +945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iyad Dayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10, pp.83152 - 83175. </w:t>
@@ -1196,51 +1196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Zelenchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïna Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Douglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1752,51 +1752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Diler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1885,51 +1885,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Khalifeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2028,51 +2028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Yasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2140,51 +2140,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Khalifeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rioual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2295,51 +2295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 63 (3), pp.1086 - 1098. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2425,51 +2425,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 44 (1), 5p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2516,51 +2516,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and design of a bi-access tri-ban antenna combinig different radiating structures based on modal analysis of resonant cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2650,51 +2650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 3 (Special issue 2), pp.179-188. </w:t>
@@ -2745,51 +2745,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-access antenna for an opportunistic radio mobile communication of 4th generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2836,51 +2836,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial lens for third-generation automotive radar antenna at millimeter wave frequencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Landrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2932,51 +2932,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (97)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (98)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3102,90 +3102,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pole Blockage in MmWave Railway Communications: Early Detection Based on LoS Cluster Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Attwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanpeng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Pajusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VTC2025-Fall 2025: Vehicular Technology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Chengdu, China. </w:t>
@@ -3217,316 +3217,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05530763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approach for Extracting the Relative Permittivity using a Ring Resonator Fabricated on an LTCC Substrate</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measurements Based mmW Channel Modelling in Railway Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Attwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Pajusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berbineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 25 th European Microelectronics &amp; Packaging Conference (EMPC 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMAPS, Sep 2025, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Oslo (Norway), Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05317057v1</w:t>
+                <w:t xml:space="preserve">hal-05530726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements Based mmW Channel Modelling in Railway Environments</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Approach for Extracting the Relative Permittivity using a Ring Resonator Fabricated on an LTCC Substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Sadeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norayr Nessimian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Kärnfelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Bartsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vehicular Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Oslo (Norway), Norway</w:t>
+              <w:t xml:space="preserve">The 25 th European Microelectronics &amp; Packaging Conference (EMPC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMAPS, Sep 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05530726v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05317057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mmWave Channel Sounding for Vehicular Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Attwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Pajusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3573,51 +3573,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l’erreur induite sur la mesure de diagramme de rayonnement à partir d’une méthode champ proche phaseless</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myssipsa Mehraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3655,90 +3655,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterisation of the radio propagation channel in the millimetre frequency bands for railway communications -Preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Attwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Pajusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXVth URSI General Assembly and Scientific Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, URSI, Aug 2023, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3763,77 +3763,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wideband Propagation Channel Measurements for Future Railway Mobile Communication Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Attwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Pajusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3884,51 +3884,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of measurement parameters on antenna radiation pattern reconstruction using phaseless iterative technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myssipsa Mehraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE Conference on Antenna Measurements and Applications (CAMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Genoa, France. pp.101-104, </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3962,77 +3962,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental mmWave channel sounding in the 60 GHz band in railway environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Attwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Pajusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4070,90 +4070,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monolithic Co-Design of a 15 GHz SPDT-Antenna Allowing Polarization Reconfigurability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Silva de Vasconcellos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4217,51 +4217,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 868 MHz compact antenna with no impact of the material support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shandipsing Robee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4342,51 +4342,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 868 MHz compact antenna with no impact of the material support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shandipsing Robee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4463,51 +4463,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antenne lentille de type Lüneburg réalisée en LTCC pour 60 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Kärnfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4588,77 +4588,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mmw channel sounder for dynamic SIMO measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Attwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Pajusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4709,77 +4709,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millimetric-Waves communication for Railways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Attwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Pajusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qianrui Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4873,51 +4873,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Kärnfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Denidni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th IEEE International Multi-Conference on Systems, Signals &amp; Devices (SSD 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Sétif (en ligne), Algeria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4945,672 +4945,672 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03670233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamaterial-based LTCC Compressed Luneburg Lens Antenna at 60 GHz for Wireless Communications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Multibeam Antenna Modelling and Blockage Impact Mitigation in 5G Millimeter-Wave Bands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamidou Dembélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Irina Munina</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Pajusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE International Conference on Microwaves, Antennas, Communications and Electronic Systems (COMCAS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/COMCAS52219.2021.9629111⟩</w:t>
+              <w:t xml:space="preserve">ISWCS 2021: 17th International Symposium on Wireless Communication Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Berlin, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISWCS49558.2021.9562198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03670114v1</w:t>
+                <w:t xml:space="preserve">hal-03330182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multibeam Antenna Modelling and Blockage Impact Mitigation in 5G Millimeter-Wave Bands</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Développement d’un capteur de corrosion autonome RFID pour la surveillance des infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bouzaffour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lescop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Pajusco</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rioual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISWCS 2021: 17th International Symposium on Wireless Communication Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DIAGNOBETON 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Bordeaux (visioconférence), France. pp.80-84</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03330182v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un capteur de corrosion autonome RFID pour la surveillance des infrastructures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Human Blockage on 5G Communication System in the 26 GHz Band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Talbot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Rioual</w:t>
+                <w:t xml:space="preserve">Hamidou Dembele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Gallee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Pajusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DIAGNOBETON 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 15th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Dusseldorf, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP51087.2021.9411015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03215677v1</w:t>
+                <w:t xml:space="preserve">hal-03330212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Human Blockage on 5G Communication System in the 26 GHz Band</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrice Pajusco</w:t>
+                <w:t xml:space="preserve">Development of Autonomous UHF RFID Sensors Embedded in Concrete for the Monitoring of Infrastructures in Marine Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bouzaffour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lescop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rioual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 15th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Dusseldorf, France. pp.1-5, </w:t>
+              <w:t xml:space="preserve">EWSHM 2020: European Workshop on Structural Health Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Palerme, Italy. pp.447-454, </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EuCAP51087.2021.9411015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-64594-6_44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03330212v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Autonomous UHF RFID Sensors Embedded in Concrete for the Monitoring of Infrastructures in Marine Environments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Rioual</w:t>
+                <w:t xml:space="preserve">Metamaterial-based LTCC Compressed Luneburg Lens Antenna at 60 GHz for Wireless Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Zelenchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Kärnfelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Munina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWSHM 2020: European Workshop on Structural Health Monitoring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Palerme, Italy. pp.447-454, </w:t>
+              <w:t xml:space="preserve">2021 IEEE International Conference on Microwaves, Antennas, Communications and Electronic Systems (COMCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Tel Aviv, Israel. pp.513-515, </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-64594-6_44⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/COMCAS52219.2021.9629111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03215434v1</w:t>
+                <w:t xml:space="preserve">hal-03670114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de capteurs radiofréquences pour le suivi de la dégradation des infrastructures en béton armé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Bouzaffour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gallée François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5713,51 +5713,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jialai Weng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung-Kien Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5795,51 +5795,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture et applications d'un système d'acquisition multi-capteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Pajusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Malhouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6007,51 +6007,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel 60 GHz DRA topology adapted to the LTCC process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubén Dario Guerrero Enriquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Kärnfelt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6115,64 +6115,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Khalifeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rioual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6249,64 +6249,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Khalifeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Workshop on Structural Health Monitoring (EWSHM 2018), July 10-13, 2018 in Manchester, UK</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6344,51 +6344,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental LTCC platform for millimeter-wave applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Kärnfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6459,4756 +6459,4800 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massive antenna array for space time channel sounding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of integrated THz antenna geometries using metasurface for imaging applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Alain Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Pajusco</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Roxana Burghelea</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAP 2017 : 11th European conference on antennas and propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928631⟩</w:t>
+              <w:t xml:space="preserve">ISAP 2017: International Symposium on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Phuket, Thailand. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISANP.2017.8228763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01600116v1</w:t>
+                <w:t xml:space="preserve">hal-01759099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive Wireless Sensor for Atmospheric Corrosion Monitoring in Aerospace</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Massive antenna array for space time channel sounding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Pajusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Burghelea</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurocorr 2016 : European Corrosion Congres: Advances in linking science to engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUCAP 2017 : 11th European conference on antennas and propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France. pp.865 - 868, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928631⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849335v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01600116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration d’un matériau bio-sourcé au sein d'un résonateur RF pour la détection de la pollution en ions métalliques des eaux usées</w:t>
+                <w:t xml:space="preserve">Développement de capteurs passifs sans fil pour des applications au génie civil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Khalifeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rioual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCMM 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Calais, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques 2016 URSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01322785v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de capteurs passifs sans fil pour des applications au génie civil</w:t>
+                <w:t xml:space="preserve">Développement d'un résonateur RF pour la surveillance de la diffusion de l'eau dans des matériaux diélectriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Khalifeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rioual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques 2016 URSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Rennes, France</w:t>
+              <w:t xml:space="preserve">JCMM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01322736v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un résonateur RF pour la surveillance de la diffusion de l'eau dans des matériaux diélectriques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rania Khalifeh</w:t>
+                <w:t xml:space="preserve">Passive Wireless Sensor for Atmospheric Corrosion Monitoring in Aerospace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Yasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Diler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G Le Roux</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rioual</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCMM 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Calais, France</w:t>
+              <w:t xml:space="preserve">Eurocorr 2016 : European Corrosion Congres: Advances in linking science to engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01322778v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 60-GHz coplanar-waveguide-fed slot-coupled rectangular DRA design using the theory of characteristic modes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Felipe Vico-Bondia</w:t>
+                <w:t xml:space="preserve">Intégration d’un matériau bio-sourcé au sein d'un résonateur RF pour la détection de la pollution en ions métalliques des eaux usées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Khalifeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Vila-Jiménez</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexis Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rioual</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP 2015 : 9th European conference on antennas and propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">JCMM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01185717v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un capteur radiofréquence de potentiel de corrosion de structures métalliques</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Score distribution as a tool to reveal group dynamics in student projects?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lassudrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Arzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Beugnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">URSI France 2015 : journées scientifiques : sonder la matière par les ondes électromagnétiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">SEFI 2015 : Annual Conference of the European Society for Engineering Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Orléans, France. pp.111 - 111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01264348v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Score distribution as a tool to reveal group dynamics in student projects?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LTCC Technology for Microfluidic Applications Based on the Gap Waveguide Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Beugnard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cristina Arenas Buendia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Valero Nogueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEFI 2015 : Annual Conference of the European Society for Engineering Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Orléans, France. pp.111 - 111</w:t>
+              <w:t xml:space="preserve">EMPC 2015 : 20th European Microelectronics and Packaging Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Friedrichshafen Allemagne. pp.1 - 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01185711v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01343432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LTCC Technology for Microfluidic Applications Based on the Gap Waveguide Technology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Microwave characterization of materials during corrosion: Application to wireless sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Yasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lescop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Valero Nogueira</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Erwan Diler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMPC 2015 : 20th European Microelectronics and Packaging Conference and Exhibition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EuMC 2015 : European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France. pp.267 - 270, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuMC.2015.7345751⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01343432v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01257825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of the characteristic modes theory for the design of an antenna in a harsh environment from a generic antenna topology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Cabedo-Fabres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Antonino Daviu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bernabeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuCAP 2015 : 9th European Conference on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01185715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RF sensor based on gap waveguide technology in LTCC for liquid sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Arenas Buendia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Valero Nogueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuCAP 2015 : 9th European Conference on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01185714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave characterization of materials during corrosion: Application to wireless sensors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Analyse d'une formation à la conduite de projets selon une grille de maturité de processus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Arzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Beugnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuMC 2015 : European Microwave Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">QPES 2015&amp;nbsp;: Colloque Questions de pédagogies dans l'enseignement supérieur. Innover&amp;nbsp;: pourquoi et comment&amp;nbsp;?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Brest, France. pp.125-130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EuMC.2015.7345751⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01257825v1</w:t>
+                <w:t xml:space="preserve">hal-01174273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse d'une formation à la conduite de projets selon une grille de maturité de processus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Gallée</w:t>
+                <w:t xml:space="preserve">A 2D THz Si-MOSFET image sensor based on in-pixel demodulation : toward a fully integrated low-cost real-time THz imaging system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Alain Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Boukhayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rostaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QPES 2015&amp;nbsp;: Colloque Questions de pédagogies dans l'enseignement supérieur. Innover&amp;nbsp;: pourquoi et comment&amp;nbsp;?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Brest, France. pp.125-130</w:t>
+              <w:t xml:space="preserve">Terahertz Days 2015 : 8th conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Areche, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01174273v1</w:t>
+                <w:t xml:space="preserve">hal-01354884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2D THz Si-MOSFET image sensor based on in-pixel demodulation : toward a fully integrated low-cost real-time THz imaging system</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation de milieux fluidiques à partir de structures basée sur la topologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Arenas Buendia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Valero Nogueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terahertz Days 2015 : 8th conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Areche, France</w:t>
+              <w:t xml:space="preserve">JNM 2015 : 19èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354884v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de milieux fluidiques à partir de structures basée sur la topologie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Développement d'un capteur radiofréquence de potentiel de corrosion de structures métalliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Khalifeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lescop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Person</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rioual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2015 : 19èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">URSI France 2015 : journées scientifiques : sonder la matière par les ondes électromagnétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355107v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gap Waveguide Structure in LTCC for Millimeter-Wave Applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">A 60-GHz coplanar-waveguide-fed slot-coupled rectangular DRA design using the theory of characteristic modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Bernabeu-Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Valero Nogueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Vico-Bondia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Vila-Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sanchez-Escuderos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP 2014 : 8th European Conference on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, La Haye, Netherlands</w:t>
+              <w:t xml:space="preserve">EuCAP 2015 : 9th European conference on antennas and propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057126v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive Wireless Sensor for Atmospheric Corrosion Monitoring</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Gap Waveguide Structure in LTCC for Millimeter-Wave Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Arenas Buendia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Valero Nogueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuCAP 2014 : 8th European Conference on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, La Haye, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057132v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Passive Ceramic Sensor for Corrosion Detection</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Passive Wireless Sensor for Atmospheric Corrosion Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Yasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lescop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Diler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t>
+              <w:t xml:space="preserve">EuCAP 2014 : 8th European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, La Haye, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00977977v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of environmental sensors for monitoring of corrosion in marine offshore and wind energy industries</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">New Passive Ceramic Sensor for Corrosion Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Rammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwan Diler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCO 2014 : IEEE Sensor Systems for a Changing Ocean</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211785v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00977977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing complexity into project management through multi-stakeholder interactions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Development of environmental sensors for monitoring of corrosion in marine offshore and wind energy industries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Yasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Khalifeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lescop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Diler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEFI 2014 : 42th annual conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SCO 2014 : IEEE Sensor Systems for a Changing Ocean</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Brest, France. pp.1 - 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSCO.2014.7000379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01170285v1</w:t>
+                <w:t xml:space="preserve">hal-01211785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement de la technologie LTCC dans le LabSticc pour une intégration mixte RF et optoélectronique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camilla Kärnfelt</w:t>
+                <w:t xml:space="preserve">Introducing complexity into project management through multi-stakeholder interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Arzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Beugnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée 2014 du Club Optique Micro-ondes de la SPO (Société Française d'Optique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lannion, France</w:t>
+              <w:t xml:space="preserve">SEFI 2014 : 42th annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Birmingham, United Kingdom. pp.135 - 135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01016394v1</w:t>
+                <w:t xml:space="preserve">hal-01170285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estructura Gap Waveguide en Tecnología LTCC para sub-milimétrica application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+                <w:t xml:space="preserve">Le développement de la technologie LTCC dans le LabSticc pour une intégration mixte RF et optoélectronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Kärnfelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Coant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Arenas-Buendia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">URSI 2013 : XXVIII Simposium Nacional de la Unión Científica Internacional de Radio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Santiago De Compostela, España</w:t>
+              <w:t xml:space="preserve">Journée 2014 du Club Optique Micro-ondes de la SPO (Société Française d'Optique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lannion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01185348v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'une antenne de type DRA à 60GHz avec la théorie des modes caractéristiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bernabeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Cabedo-Fabres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bernabeu</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eva Antonino Daviu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Valero Nogueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNM 2013 : 18èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00845434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to train engineering students to cope with complexity in project management ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vinouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Beugnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lassudrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEFI 2013 : 41th SEFI Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00939474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the Analytical Formulation of the Characteristic Modes of a Metallic Sphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bernabeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Vico-Bondia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Cabedo-Fabres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Valero Nogueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Antonino Daviu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APSURSI 2013 : IEEE AP-S/URSI International Symposium on Antennas and Propagation and USNC-URSI National Radio Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Orlando, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00942398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the Theory of Characteristic Modes to the Design of Compact Metallic Strip Antenna with Multilayer Technology (LTCC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bernabeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Cabedo-Fabres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bernabeu</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eva Antonino Daviu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Valero Nogueira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuCAP 2013 : 7th European Conference on European Conference on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Gothenburg, Suède</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00865676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tri-Access Tri-band Reconfigurable Stacked Patch Wire-Plate Antenna</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Estructura Gap Waveguide en Tecnología LTCC para sub-milimétrica application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Arenas-Buendia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Valero Nogueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP 2012 : 6th European Conference on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">URSI 2013 : XXVIII Simposium Nacional de la Unión Científica Internacional de Radio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Santiago De Compostela, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00724739v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of &amp;quot;circuit&amp;quot; and &amp;quot;cavity&amp;quot; Models for the Determination of Multifaceted Patches Impedance</w:t>
+                <w:t xml:space="preserve">Tri-Access Tri-band Reconfigurable Stacked Patch Wire-Plate Antenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP 2012: 6th European Conference on Antennas and Propagation</w:t>
+              <w:t xml:space="preserve">EuCAP 2012 : 6th European Conference on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00724918v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Access Stacked Patch Antennas for Opportunistic Radio Applications</w:t>
+                <w:t xml:space="preserve">Combination of &amp;quot;circuit&amp;quot; and &amp;quot;cavity&amp;quot; Models for the Determination of Multifaceted Patches Impedance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANTEM Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">EuCAP 2012: 6th European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797588v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tri-Access Tri-band Reconfigurable Stacked Patch Wire-Plate Antenna</w:t>
+                <w:t xml:space="preserve">Multi-Access Stacked Patch Antennas for Opportunistic Radio Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP 2012 : 6th European Conference on Antennas and Propagation </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">ANTEM Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00724740v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenne bi-accès tri-bandes large bande pour une communication opportuniste 4G</w:t>
+                <w:t xml:space="preserve">Tri-Access Tri-band Reconfigurable Stacked Patch Wire-Plate Antenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2011 : Journées nationales des micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">EuCAP 2012 : 6th European Conference on Antennas and Propagation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623226v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband twin tail fins antenna on HR SOI silicon substrate for 60GHz applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Conception d'une antenne bi-accès tri-bande combinant différentes structures rayonnantes sur la base d'une analyse modale de cavité résonante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Topical Meeting on silicon Monolithic Integrated Circuits in RF systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Phoenix, United States. pp.65 - 68</w:t>
+              <w:t xml:space="preserve">JNM 2011 : Journées nationales des micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00725541v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'une antenne bi-accès tri-bande combinant différentes structures rayonnantes sur la base d'une analyse modale de cavité résonante</w:t>
+                <w:t xml:space="preserve">Bi-access tri-band wideband antenna for an opportunistic communication between 4G terminals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2011 : Journées nationales des micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Spokane, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623218v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi-access tri-band wideband antenna for an opportunistic communication between 4G terminals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Miniaturized hybrid antenna combining Si and IPDtm technologies for 60GHz WLAN applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pilard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation and CNS/USNC/URSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Spokane, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640743v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniaturized hybrid antenna combining Si and IPDtm technologies for 60GHz WLAN applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Calvez</w:t>
+                <w:t xml:space="preserve">Mesure du débit d'absorption spécifique (DAS) de systèmes ayant des émissions irrégulières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Guevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation and CNS/USNC/URSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Spokane, United States</w:t>
+              <w:t xml:space="preserve">JNM 2011 : Journées nationales des micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623199v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure du débit d'absorption spécifique (DAS) de systèmes ayant des émissions irrégulières</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Antenne millimétrique hybride Silicium-IPD pour applications WLAN à 60GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pilard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2011 : Journées nationales des micro-ondes</w:t>
+              <w:t xml:space="preserve">JNM 2011 : 17èmes journées nationales micro-ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623215v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenne millimétrique hybride Silicium-IPD pour applications WLAN à 60GHz</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Surface boundary conditions for lossy dielectrics to model electromagnetic wave propagation in tunnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Avella Castiblanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divitha Seetharamdoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berbineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2011 : 17èmes journées nationales micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">EUCAP 2011 : European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623205v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface boundary conditions for lossy dielectrics to model electromagnetic wave propagation in tunnels</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Antenne patch large bande à 60 GHz excitée en polarisation circulaire par deux microrubans en T</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Adane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAP 2011 : European Conference on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Rome, Italy</w:t>
+              <w:t xml:space="preserve">JNM 2011 : Journées nationales des micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623206v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenne patch large bande à 60 GHz excitée en polarisation circulaire par deux microrubans en T</w:t>
+                <w:t xml:space="preserve">Réseau d'antennes patch à 60 GHz excitées par microrubans en U sur membrane Si/BCB et contrôlées par des déphaseurs à MEMS RF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Adane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Puyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNM 2011 : Journées nationales des micro-ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623221v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau d'antennes patch à 60 GHz excitées par microrubans en U sur membrane Si/BCB et contrôlées par des déphaseurs à MEMS RF</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Combinaison de modèles «circuit» et «cavité» pour la détermination de limpédance dentrée de patchs à « facettes » multiples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2011 : Journées nationales des micro-ondes</w:t>
+              <w:t xml:space="preserve">JNM2011 : Journées nationales des micro-ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623220v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinaison de modèles «circuit» et «cavité» pour la détermination de limpédance dentrée de patchs à « facettes » multiples</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Miniaturized hybrid antenna combining Si and IPD technologies for 60 GHz WLAN applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pilard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM2011 : Journées nationales des micro-ondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AP-S 2011: IEEE International Symposium on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Spokane, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2011.5996542⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623222v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antenne &amp;quot;double ailettes&amp;quot; très large bande intégrée sur substrat silicium SOI HR pour des applications millimétriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11230,3262 +11274,3218 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNM 2011 : 17èmes journées nationales micro-ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00623201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniaturized hybrid antenna combining Si and IPD technologies for 60 GHz WLAN applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Calvez</w:t>
+                <w:t xml:space="preserve">Assessment of response time of sar probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Guevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AP-S 2011: IEEE International Symposium on Antennas and Propagation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EBEA 2011: 10th international conference on bioelectromagnetics association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Rome, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623204v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of response time of sar probe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Implementation of Broadband Microstrip-U Coupled patch array on Si/BCB Membrane for Beamforming application at 60 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Adane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Puyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBEA 2011: 10th international conference on bioelectromagnetics association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Rome, Italy</w:t>
+              <w:t xml:space="preserve">EUCAP 2011: 5th European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00725535v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of Broadband Microstrip-U Coupled patch array on Si/BCB Membrane for Beamforming application at 60 GHz</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amar Adane</w:t>
+                <w:t xml:space="preserve">Assesment of response time of SAR probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Guevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAP 2011: 5th European Conference on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Rome, Italy</w:t>
+              <w:t xml:space="preserve">EBEA 11: 10th International Congress of the European Bioelectromagnetic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03943863v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assesment of response time of SAR probe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Développement d'une plate-forme de simulation d'un radar automobile multi-capteurs en temps réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Appere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Person</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Peden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBEA 11: 10th International Congress of the European Bioelectromagnetic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Rome, Italy</w:t>
+              <w:t xml:space="preserve">JNM 2011 : Journées nationales des micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623230v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'une plate-forme de simulation d'un radar automobile multi-capteurs en temps réel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Implementation of broadband microstrip-u coupled patch array on SI/BCB membrane for beamforming applications at 60 GHZ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Adane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Puyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2011 : Journées nationales des micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">EUCAP 2011 : proceedings of the 5th European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Rome, Italy. pp.1263 - 1267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623211v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of broadband microstrip-u coupled patch array on SI/BCB membrane for beamforming applications at 60 GHZ</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Antenne bi-accès tri-bandes large bande pour une communication opportuniste 4G</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAP 2011 : proceedings of the 5th European Conference on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Rome, Italy. pp.1263 - 1267</w:t>
+              <w:t xml:space="preserve">JNM 2011 : Journées nationales des micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623210v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New millimeter wave packaged antenna array on IPD technology</w:t>
+                <w:t xml:space="preserve">Broadband twin tail fins antenna on HR SOI silicon substrate for 60GHz applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hilal Ezzeddine</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SiRF Conference : IEEE 10th Topical Meeting on Silicon Monolithic Integrated Circuits in RF Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">11th Topical Meeting on silicon Monolithic Integrated Circuits in RF systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Phoenix, United States. pp.65 - 68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00451409v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of caracteristic modes analysis in the design of multi-access antennas for an opportunistic radio system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">New millimeter wave packaged antenna array on IPD technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilal Ezzeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European conference on antennas and propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">SiRF Conference : IEEE 10th Topical Meeting on Silicon Monolithic Integrated Circuits in RF Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00498309v1</w:t>
+                <w:t xml:space="preserve">hal-00451409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a bi-access tri-band PIFA patch slot antenna for opportunistic radio system using equivalent cavity modal analysis</w:t>
+                <w:t xml:space="preserve">Application of caracteristic modes analysis in the design of multi-access antennas for an opportunistic radio system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation and CNS/USNC/URSI - APS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European conference on antennas and propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APS.2010.5561975⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00527589v1</w:t>
+                <w:t xml:space="preserve">hal-00498309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packaged hybrid Si-IPD tm antenna for 60GHz applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Calvez</w:t>
+                <w:t xml:space="preserve">Design of a bi-access tri-band PIFA patch slot antenna for opportunistic radio system using equivalent cavity modal analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUMC 2010 : 40th European Microwave Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation and CNS/USNC/URSI - APS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Toronto, Canada. pp.1 - 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2010.5561975⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00472877v1</w:t>
+                <w:t xml:space="preserve">hal-00527589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bandwidth improvement of 60GHz micromachining patch antenna using gap coupled U - Microstrip feeder</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Packaged hybrid Si-IPD tm antenna for 60GHz applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Gianessello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on antennas and propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">EUMC 2010 : 40th European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00498312v1</w:t>
+                <w:t xml:space="preserve">hal-00472877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of automotive radar simulator for implementation in a real-time multi-sensor simulator - ITST</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Bandwidth improvement of 60GHz micromachining patch antenna using gap coupled U - Microstrip feeder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Adane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michel Ney</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITST 2009 : 9th International Conference on ITS Telecommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Lille, France</w:t>
+              <w:t xml:space="preserve">European Conference on antennas and propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00459763v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenne patch à 60GHz conçue sur membrane SI/BCB : amélioration de la bande passante par addition d'éléments parasites</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Development of automotive radar simulator for implementation in a real-time multi-sensor simulator - ITST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Appere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Peden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2009 : XVIèmes journées nationales microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ITST 2009 : 9th International Conference on ITS Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00472898v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00459763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction by extrapolation of electric field distribution in phantom with gaussian functions for sar prediction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Antenne patch à 60GHz conçue sur membrane SI/BCB : amélioration de la bande passante par addition d'éléments parasites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Adane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joe Wiart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEM 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Davos, Switzerland</w:t>
+              <w:t xml:space="preserve">JNM 2009 : XVIèmes journées nationales microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00472986v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00472898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A ligament laxity telemetry system architecture for a knee replacement prosthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconstruction by extrapolation of electric field distribution in phantom with gaussian functions for sar prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Lahuec</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François Gallée</w:t>
+                <w:t xml:space="preserve">Joe Wiart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium on Applied Sciences in Biomedical and Communication Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Bratislava, Slovakia. pp.1 - 6</w:t>
+              <w:t xml:space="preserve">BioEM 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01801574v1</w:t>
+                <w:t xml:space="preserve">hal-00472986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antennes multi-accès pour une communication mobile opportuniste de 4ème génération</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A ligament laxity telemetry system architecture for a knee replacement prosthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Lahuec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Arzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Gouriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2009 : XVIèmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">2nd International Symposium on Applied Sciences in Biomedical and Communication Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Bratislava, Slovakia. pp.1 - 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02488936v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High gain large scan angle antennas : from multi satellite reception to high rate wireless networks and automotive radars</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Antennes multi-accès pour une communication mobile opportuniste de 4ème génération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTTA 2004 : International conference on information and communication technologies from theory to applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JNM 2009 : XVIèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02399866v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02488936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition guide d'onde - ligne microruban à 76GHz : comparaison des performances d'une transition à sonde et d'une transition à fente</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">High gain large scan angle antennas : from multi satellite reception to high rate wireless networks and automotive radars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Landrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Jehamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Averty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2003 : 13èmes journées nationales microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICTTA 2004 : International conference on information and communication technologies from theory to applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Damas, Syria. pp.251 - 252, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTTA.2004.1307721⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02399711v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monopulse millimeter wave radar antenna with an artificial lens focusing system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transition guide d'onde - ligne microruban à 76GHz : comparaison des performances d'une transition à sonde et d'une transition à fente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Alonso Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Jehamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Landrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Workshop on integrated radio-communication systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2002, Angers, France. pp.187 - 190</w:t>
+              <w:t xml:space="preserve">JNM 2003 : 13èmes journées nationales microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02399702v1</w:t>
+                <w:t xml:space="preserve">hal-02399711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low cost focusing element for millimeter wave monopulse radar</w:t>
+                <w:t xml:space="preserve">Monopulse millimeter wave radar antenna with an artificial lens focusing system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Landrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANTEM'02 : 9th symposium on antenna technology and applied electromagnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2002, Montréal, Québec, Canada</w:t>
+              <w:t xml:space="preserve">European Workshop on integrated radio-communication systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Angers, France. pp.187 - 190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02399682v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A compact lens-primary source structure for avoidance radar system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Low cost focusing element for millimeter wave monopulse radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Landrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Ney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuMC 2001 : 31st European Microwave Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ANTEM'02 : 9th symposium on antenna technology and applied electromagnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Montréal, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EUMA.2001.339110⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02399485v1</w:t>
+                <w:t xml:space="preserve">hal-02399682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low cost artificial lens for compact monopulse antenna detector at 76GHz</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A compact lens-primary source structure for avoidance radar system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Landrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AP 2000: Antennas and Propagation Millennium Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EuMC 2001 : 31st European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Londre, United Kingdom. pp.1 - 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUMA.2001.339110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00623225v1</w:t>
+                <w:t xml:space="preserve">hal-02399485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and design of a reflector with wide scan angle for anti-collision radar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Low cost artificial lens for compact monopulse antenna detector at 76GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Landrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RADAR 99</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1999, Brest, France</w:t>
+              <w:t xml:space="preserve">AP 2000: Antennas and Propagation Millennium Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2000, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02399405v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lentille artificielle unifocale faible coût pour radar anticollision</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Analysis and design of a reflector with wide scan angle for anti-collision radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Landrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 1999 : 11èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1999, Arcachon, France. pp.1D19</w:t>
+              <w:t xml:space="preserve">RADAR 99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1999, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02399429v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lentille artificielle unifocale faible coût pour radar anticollision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Landrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ney</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JNM 1999 : 11èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1999, Arcachon, France. pp.1D19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Conception d'un réflecteur à large champ de vue à 76GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Landrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JINA 98 : 10èmes journées internationales de Nice sur les antennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1998, Nice, France. pp.5 - 19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W-band Cylindric Dielectric Resonator Antenna on LTCC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Sadeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myssipsa Mehraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Kärnfelt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuCAP 2025: European Conference on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05076328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of integrated THz antenna geometries using metasurface for imaging applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Study of CMOS THz pixels using different antenna geometries on metamaterial structures and in-pixel high-performances signal processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rostaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alain Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISAP 2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISANP.2017.8228763⟩</w:t>
+              <w:t xml:space="preserve">IRMMW-THz 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Cancún, Mexico. 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2017.8066958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759099v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of CMOS THz pixels using different antenna geometries on metamaterial structures and in-pixel high-performances signal processing</w:t>
-[...132 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Développement d'un capteur de corrosion sans fil et passif énergétiquement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Yasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Diler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14870,51 +14870,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electromagnetic Wave Propagation Modeling for Finding Antenna Specifications and Positions in Tunnels of Arbitrary Cross-section, in Wave Propagation Theories and Applications, Yi Zheng (ed)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech, p261-288, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15134,51 +15134,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction onde-matière pour la conception d'antennes et de capteurs environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Electromagnétisme. Université de Bretagne Occidentale, Brest, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15365,51 +15365,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757336v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Attwood" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamaleddine Amghar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelghany" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pajusco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767102v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritra Roy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Allanic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Gouguec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gall&#233;e" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fourn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tap.2024.3484150" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04921231v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Lez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Berre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Quendo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3513646" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04008822v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouzaffour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lescop" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nguyen-Vien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rioual" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.130806" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434496v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianrui Li" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.584" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04112273v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Zelenchuk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalii Kirillov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla K&#228;rnfelt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Munina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12112354" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745413v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sibel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Dayoub" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3192971" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215413v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouzaffour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lescop" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Talbot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gallee" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3064970" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03084845v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na Sinou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Douglas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics9122168" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02091218v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Antou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pradeilles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delhote" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gall&#233;e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.09.035" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SMKH5Z3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02138742v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Yasri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thierry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2017.11.028" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XF41B30G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796653v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jammal Rammal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Salameh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dehlote" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tantot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Verdeyme" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4993690" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01322713v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Thierry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2015.09.054" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJFPNJVF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597233v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Khalifeh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/i2m.15.3-4.153-160" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01698940v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thierry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01322727v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2016.05.024" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Q28ZVL1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262769v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Avella Castiblanco" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divitha Seetharamdoo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ney" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2388535" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930191v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Avella-Castiblanco" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/44/1/012010" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704180v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid El Hajj" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623202v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pilard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Coupez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078711000213" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472900v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078709990560" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391869v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Landrac" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-map:20030745" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076358v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Sadeddine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myssipsa Mehraz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gall&#233;e" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999547" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530763v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Mao" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanpeng Li" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2025-Fall65116.2025.11310511" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317057v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norayr Nessimian" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Bartsch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens M&#252;ller" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530726v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631460v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP60739.2024.10501071" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616567v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222937v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705634v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04449493v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA57522.2023.10352688" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102312v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220897v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Silva de Vasconcellos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/USNC-URSI52151.2023.10237478" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367127v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shandipsing Robee" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Jakonis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Beni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708397v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP53622.2022.9769344" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03752358v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Zelenchuk" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Munina" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624070v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106265v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670233v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Khezzar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Khedrouche" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Denidni" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD54932.2022.9955745" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670114v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMCAS52219.2021.9629111" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03330182v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Bot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS49558.2021.9562198" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03215677v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Talbot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330212v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Dembele" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gallee" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP51087.2021.9411015" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215434v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64594-6_44" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03215709v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gall&#233;e Fran&#231;ois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lescop Benoit" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02277955v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyen Pham" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialai Weng" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Kien Pham" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298844v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Malhouroux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02442756v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pham" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sauleau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2019.8910804" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325405v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Dario Guerrero Enriquez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02138961v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02138952v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796652v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Tlili" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EMPC.2017.8346839" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600116v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Malhouroux-Gaffet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Burghelea" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928631" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849335v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Diler" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01322785v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chevalier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01322736v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Le Roux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01322778v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185717v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Bernabeu-Jimenez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Valero Nogueira" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Vico-Bondia" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Vila-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sanchez-Escuderos" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264348v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185711v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lassudrie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Adam" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343432v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Arenas Buendia" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185715v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cabedo-Fabres" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Antonino Daviu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bernabeu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185714v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257825v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7345751" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174273v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354884v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monnier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alain Nicolas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Boukhayma" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rostaing" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sicard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355107v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057126v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057132v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00977977v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Rammal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delhote" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211785v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCO.2014.7000379" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170285v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Le Goff-Pronost" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016394v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Coant" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Arenas-Buendia" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185348v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845434v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939474v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vinouze" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942398v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865676v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724739v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724918v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797588v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724740v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623226v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725541v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623218v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640743v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623199v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623215v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Guevel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623205v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623206v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623221v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Adane" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623220v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Puyal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Villeneuve" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623222v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623201v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623204v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2011.5996542" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725535v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943863v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Puyal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623230v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623211v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Appere" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leroux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peden" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623210v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451409v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Ezzeddine" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498309v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527589v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2010.5561975" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472877v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gianessello" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498312v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459763v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472898v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472986v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Wiart" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801574v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lahuec" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gouriou" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488936v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399866v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Jehamy" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Averty" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2004.1307721" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399711v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alonso Castro" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399702v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399682v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399485v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMA.2001.339110" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623225v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399405v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399429v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399349v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cousin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076328v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759099v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISANP.2017.8228763" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759098v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rostaing" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moritz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2017.8066958" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355380v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381709v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourreau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adonis Bikiny" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421994v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigory Ibrahim Massy Sanchez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/61340" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948902v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/51838" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727540v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Rouvrais" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhal Alnasser" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Jordan" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Stewart" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaultier Lebris" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/tel-02926480v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767102v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritra Roy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Allanic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Gouguec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gall&#233;e" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fourn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tap.2024.3484150" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04921231v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Lez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Berre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Quendo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3513646" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757336v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Attwood" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamaleddine Amghar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelghany" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pajusco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maye" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04008822v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouzaffour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lescop" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nguyen-Vien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rioual" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.130806" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434496v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianrui Li" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.584" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04112273v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Zelenchuk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalii Kirillov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla K&#228;rnfelt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Munina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12112354" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745413v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sibel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Dayoub" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3192971" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215413v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouzaffour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lescop" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Talbot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gallee" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3064970" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03084845v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na Sinou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Douglas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics9122168" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02091218v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Antou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pradeilles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delhote" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gall&#233;e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.09.035" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SMKH5Z3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02138742v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Yasri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thierry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2017.11.028" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XF41B30G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796653v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jammal Rammal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Salameh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dehlote" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tantot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Verdeyme" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4993690" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01322713v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Thierry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2015.09.054" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJFPNJVF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597233v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Khalifeh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/i2m.15.3-4.153-160" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01698940v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thierry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01322727v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2016.05.024" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Q28ZVL1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262769v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Avella Castiblanco" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divitha Seetharamdoo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ney" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2388535" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930191v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Avella-Castiblanco" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/44/1/012010" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704180v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid El Hajj" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623202v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pilard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Coupez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078711000213" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472900v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078709990560" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391869v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Landrac" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-map:20030745" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076358v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Sadeddine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myssipsa Mehraz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gall&#233;e" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999547" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530763v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Mao" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanpeng Li" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2025-Fall65116.2025.11310511" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530726v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317057v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norayr Nessimian" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Bartsch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens M&#252;ller" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631460v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP60739.2024.10501071" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616567v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222937v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705634v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04449493v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA57522.2023.10352688" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102312v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220897v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Silva de Vasconcellos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/USNC-URSI52151.2023.10237478" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367127v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shandipsing Robee" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Jakonis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Beni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708397v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP53622.2022.9769344" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03752358v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Zelenchuk" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Munina" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624070v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106265v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670233v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Khezzar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Khedrouche" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Denidni" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD54932.2022.9955745" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03330182v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Bot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS49558.2021.9562198" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03215677v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Talbot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330212v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Dembele" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gallee" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP51087.2021.9411015" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215434v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64594-6_44" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670114v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMCAS52219.2021.9629111" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03215709v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gall&#233;e Fran&#231;ois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lescop Benoit" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02277955v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyen Pham" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialai Weng" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Kien Pham" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298844v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Malhouroux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02442756v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pham" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sauleau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2019.8910804" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325405v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Dario Guerrero Enriquez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02138961v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02138952v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796652v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Tlili" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EMPC.2017.8346839" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759099v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monnier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alain Nicolas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sicard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISANP.2017.8228763" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600116v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Malhouroux-Gaffet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Burghelea" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928631" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01322736v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Le Roux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01322778v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849335v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Diler" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01322785v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chevalier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185711v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lassudrie" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Adam" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343432v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Arenas Buendia" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Valero Nogueira" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257825v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7345751" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185715v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cabedo-Fabres" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Antonino Daviu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bernabeu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185714v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174273v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354884v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Boukhayma" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rostaing" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355107v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264348v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185717v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Bernabeu-Jimenez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Vico-Bondia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Vila-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sanchez-Escuderos" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057126v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057132v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00977977v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Rammal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delhote" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211785v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCO.2014.7000379" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170285v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Le Goff-Pronost" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016394v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Coant" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Arenas-Buendia" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845434v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939474v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vinouze" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942398v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865676v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185348v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724739v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724918v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797588v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724740v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623218v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640743v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623199v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623215v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Guevel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623205v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623206v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623221v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Adane" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623220v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Puyal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Villeneuve" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623222v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623204v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2011.5996542" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623201v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725535v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943863v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Puyal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623230v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623211v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Appere" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leroux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peden" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623210v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623226v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725541v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451409v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Ezzeddine" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498309v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527589v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2010.5561975" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472877v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gianessello" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498312v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459763v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472898v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472986v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Wiart" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801574v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lahuec" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gouriou" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488936v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399866v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Jehamy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Averty" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2004.1307721" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399711v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alonso Castro" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399702v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399682v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399485v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMA.2001.339110" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623225v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399405v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399429v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399349v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cousin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076328v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759098v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rostaing" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moritz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2017.8066958" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355380v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381709v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourreau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adonis Bikiny" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421994v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigory Ibrahim Massy Sanchez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/61340" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948902v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/51838" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727540v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Rouvrais" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhal Alnasser" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Jordan" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Stewart" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaultier Lebris" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/tel-02926480v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>