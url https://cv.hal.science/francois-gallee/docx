--- v1 (2026-04-11)
+++ v2 (2026-05-02)
@@ -2497,312 +2497,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00930191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and design of a bi-access tri-ban antenna combinig different radiating structures based on modal analysis of resonant cavity</w:t>
+                <w:t xml:space="preserve">Millimeter-wave antenna designs for 60 GHz applications: SoC and SiP approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walid El Hajj</w:t>
+                <w:t xml:space="preserve">Christophe Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pilard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, pp.1 - 13</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 3 (Special issue 2), pp.179-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1759078711000213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00704180v1</w:t>
+                <w:t xml:space="preserve">hal-00623202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millimeter-wave antenna designs for 60 GHz applications: SoC and SiP approaches</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Modeling and design of a bi-access tri-ban antenna combinig different radiating structures based on modal analysis of resonant cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 3 (Special issue 2), pp.179-188. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, pp.1 - 13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623202v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-access antenna for an opportunistic radio mobile communication of 4th generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1 (6), pp.461 - 468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4198,519 +4198,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 868 MHz compact antenna with no impact of the material support</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shandipsing Robee</w:t>
+                <w:t xml:space="preserve">Mmw channel sounder for dynamic SIMO measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Attwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Pajusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berbineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAP2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EurRAAP, Mar 2022, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">NANO, MESO, MICRO : SCIENCES ET INNOVATIONS POUR LA RADIO ET LA PHOTONIQUE.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05367127v1</w:t>
+                <w:t xml:space="preserve">hal-03624070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 868 MHz compact antenna with no impact of the material support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shandipsing Robee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darius Jakonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio Beni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 16th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUCAP2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EurRAAP, Mar 2022, Madrid, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03708397v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenne lentille de type Lüneburg réalisée en LTCC pour 60 GHz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A 868 MHz compact antenna with no impact of the material support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shandipsing Robee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Maïna Sinou</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darius Jakonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Beni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2022 : XXIIèmes Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 16th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Madrid, Spain. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP53622.2022.9769344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752358v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03708397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mmw channel sounder for dynamic SIMO measurements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antenne lentille de type Lüneburg réalisée en LTCC pour 60 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Kärnfelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Zelenchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Munina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïna Sinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NANO, MESO, MICRO : SCIENCES ET INNOVATIONS POUR LA RADIO ET LA PHOTONIQUE.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">JNM 2022 : XXIIèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03624070v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millimetric-Waves communication for Railways</w:t>
               </w:r>
@@ -4945,308 +4945,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03670233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multibeam Antenna Modelling and Blockage Impact Mitigation in 5G Millimeter-Wave Bands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement d’un capteur de corrosion autonome RFID pour la surveillance des infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bouzaffour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lescop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamidou Dembélé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Le Bot</w:t>
+                <w:t xml:space="preserve">Philippe Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Pajusco</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rioual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISWCS 2021: 17th International Symposium on Wireless Communication Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DIAGNOBETON 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Bordeaux (visioconférence), France. pp.80-84</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03330182v1</w:t>
+                <w:t xml:space="preserve">hal-03215677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un capteur de corrosion autonome RFID pour la surveillance des infrastructures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Talbot</w:t>
+                <w:t xml:space="preserve">Multibeam Antenna Modelling and Blockage Impact Mitigation in 5G Millimeter-Wave Bands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamidou Dembélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Rioual</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Pajusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DIAGNOBETON 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISWCS 2021: 17th International Symposium on Wireless Communication Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Berlin, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISWCS49558.2021.9562198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03215677v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Human Blockage on 5G Communication System in the 26 GHz Band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamidou Dembele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Gallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5566,51 +5566,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de capteurs radiofréquences pour le suivi de la dégradation des infrastructures en béton armé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Bouzaffour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gallée François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6128,51 +6128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rioual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6249,51 +6249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Khalifeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6325,291 +6325,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02138952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental LTCC platform for millimeter-wave applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camilla Kärnfelt</w:t>
+                <w:t xml:space="preserve">Study of integrated THz antenna geometries using metasurface for imaging applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Alain Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ney</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st European Microelectronics and Packaging Conference (EMPC 2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EMPC.2017.8346839⟩</w:t>
+              <w:t xml:space="preserve">ISAP 2017: International Symposium on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Phuket, Thailand. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISANP.2017.8228763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01796652v1</w:t>
+                <w:t xml:space="preserve">hal-01759099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of integrated THz antenna geometries using metasurface for imaging applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Monnier</w:t>
+                <w:t xml:space="preserve">Experimental LTCC platform for millimeter-wave applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Kärnfelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Alain Nicolas</w:t>
+                <w:t xml:space="preserve">Vincent Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Sicard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Malika Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïna Sinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISAP 2017: International Symposium on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Phuket, Thailand. </w:t>
+              <w:t xml:space="preserve">21st European Microelectronics and Packaging Conference (EMPC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Varsovie, Poland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISANP.2017.8228763⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/EMPC.2017.8346839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759099v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massive antenna array for space time channel sounding</w:t>
               </w:r>
@@ -7252,51 +7252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Arzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Beugnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEFI 2015 : Annual Conference of the European Society for Engineering Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Orléans, France. pp.111 - 111</w:t>
@@ -7364,51 +7364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Valero Nogueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMPC 2015 : 20th European Microelectronics and Packaging Conference and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Friedrichshafen Allemagne. pp.1 - 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7427,394 +7427,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01343432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave characterization of materials during corrosion: Application to wireless sensors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Lescop</w:t>
+                <w:t xml:space="preserve">RF sensor based on gap waveguide technology in LTCC for liquid sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Arenas Buendia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Valero Nogueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuMC 2015 : European Microwave Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EuCAP 2015 : 9th European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01257825v1</w:t>
+                <w:t xml:space="preserve">hal-01185714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of the characteristic modes theory for the design of an antenna in a harsh environment from a generic antenna topology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Cabedo-Fabres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Cabedo-Fabres</w:t>
+                <w:t xml:space="preserve">Eva Antonino Daviu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bernabeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuCAP 2015 : 9th European Conference on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01185715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF sensor based on gap waveguide technology in LTCC for liquid sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristina Arenas Buendia</w:t>
+                <w:t xml:space="preserve">Microwave characterization of materials during corrosion: Application to wireless sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Yasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Diler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP 2015 : 9th European Conference on Antennas and Propagation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EuMC 2015 : European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France. pp.267 - 270, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuMC.2015.7345751⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01185714v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01257825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse d'une formation à la conduite de projets selon une grille de maturité de processus</w:t>
               </w:r>
@@ -7839,51 +7839,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Arzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Beugnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7925,103 +7925,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 2D THz Si-MOSFET image sensor based on in-pixel demodulation : toward a fully integrated low-cost real-time THz imaging system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alain Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Boukhayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terahertz Days 2015 : 8th conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Areche, France</w:t>
@@ -8089,51 +8089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Valero Nogueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNM 2015 : 19èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8385,385 +8385,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01185717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gap Waveguide Structure in LTCC for Millimeter-Wave Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristina Arenas Buendia</w:t>
+                <w:t xml:space="preserve">Passive Wireless Sensor for Atmospheric Corrosion Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Yasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lescop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Diler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuCAP 2014 : 8th European Conference on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, La Haye, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01057126v1</w:t>
+                <w:t xml:space="preserve">hal-01057132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive Wireless Sensor for Atmospheric Corrosion Monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Yasri</w:t>
+                <w:t xml:space="preserve">New Passive Ceramic Sensor for Corrosion Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Rammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP 2014 : 8th European Conference on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, La Haye, Netherlands</w:t>
+              <w:t xml:space="preserve">European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01057132v1</w:t>
+                <w:t xml:space="preserve">hal-00977977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Passive Ceramic Sensor for Corrosion Detection</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+                <w:t xml:space="preserve">Gap Waveguide Structure in LTCC for Millimeter-Wave Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Arenas Buendia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Valero Nogueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t>
+              <w:t xml:space="preserve">EuCAP 2014 : 8th European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, La Haye, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00977977v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of environmental sensors for monitoring of corrosion in marine offshore and wind energy industries</w:t>
               </w:r>
@@ -8922,51 +8922,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Arzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Beugnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9021,51 +9021,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement de la technologie LTCC dans le LabSticc pour une intégration mixte RF et optoélectronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Kärnfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Coant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9127,471 +9127,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01016394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'une antenne de type DRA à 60GHz avec la théorie des modes caractéristiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Understanding the Analytical Formulation of the Characteristic Modes of a Metallic Sphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bernabeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Vico-Bondia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Cabedo-Fabres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Valero Nogueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Cabedo-Fabres</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eva Antonino Daviu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Valero Nogueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2013 : 18èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">APSURSI 2013 : IEEE AP-S/URSI International Symposium on Antennas and Propagation and USNC-URSI National Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Orlando, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00845434v1</w:t>
+                <w:t xml:space="preserve">hal-00942398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to train engineering students to cope with complexity in project management ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conception d'une antenne de type DRA à 60GHz avec la théorie des modes caractéristiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Lassudrie</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bernabeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Cabedo-Fabres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Antonino Daviu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Valero Nogueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEFI 2013 : 41th SEFI Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">JNM 2013 : 18èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00939474v1</w:t>
+                <w:t xml:space="preserve">hal-00845434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Analytical Formulation of the Characteristic Modes of a Metallic Sphere</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eva Antonino Daviu</w:t>
+                <w:t xml:space="preserve">How to train engineering students to cope with complexity in project management ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vinouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Beugnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lassudrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APSURSI 2013 : IEEE AP-S/URSI International Symposium on Antennas and Propagation and USNC-URSI National Radio Science Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Orlando, États-Unis</w:t>
+              <w:t xml:space="preserve">SEFI 2013 : 41th SEFI Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00942398v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the Theory of Characteristic Modes to the Design of Compact Metallic Strip Antenna with Multilayer Technology (LTCC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bernabeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Cabedo-Fabres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Antonino Daviu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Valero Nogueira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9668,51 +9668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Valero Nogueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">URSI 2013 : XXVIII Simposium Nacional de la Unión Científica Internacional de Radio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Santiago De Compostela, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9731,558 +9731,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01185348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tri-Access Tri-band Reconfigurable Stacked Patch Wire-Plate Antenna</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Combination of &amp;quot;circuit&amp;quot; and &amp;quot;cavity&amp;quot; Models for the Determination of Multifaceted Patches Impedance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP 2012 : 6th European Conference on Antennas and Propagation</w:t>
+              <w:t xml:space="preserve">EuCAP 2012: 6th European Conference on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724739v1</w:t>
+                <w:t xml:space="preserve">hal-00724918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of &amp;quot;circuit&amp;quot; and &amp;quot;cavity&amp;quot; Models for the Determination of Multifaceted Patches Impedance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Tri-Access Tri-band Reconfigurable Stacked Patch Wire-Plate Antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP 2012: 6th European Conference on Antennas and Propagation</w:t>
+              <w:t xml:space="preserve">EuCAP 2012 : 6th European Conference on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724918v1</w:t>
+                <w:t xml:space="preserve">hal-00724739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Access Stacked Patch Antennas for Opportunistic Radio Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Tri-Access Tri-band Reconfigurable Stacked Patch Wire-Plate Antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANTEM Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">EuCAP 2012 : 6th European Conference on Antennas and Propagation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797588v1</w:t>
+                <w:t xml:space="preserve">hal-00724740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tri-Access Tri-band Reconfigurable Stacked Patch Wire-Plate Antenna</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Multi-Access Stacked Patch Antennas for Opportunistic Radio Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP 2012 : 6th European Conference on Antennas and Propagation </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">ANTEM Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724740v1</w:t>
+                <w:t xml:space="preserve">hal-00797588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'une antenne bi-accès tri-bande combinant différentes structures rayonnantes sur la base d'une analyse modale de cavité résonante</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Combinaison de modèles «circuit» et «cavité» pour la détermination de limpédance dentrée de patchs à « facettes » multiples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2011 : Journées nationales des micro-ondes</w:t>
+              <w:t xml:space="preserve">JNM2011 : Journées nationales des micro-ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00623218v1</w:t>
+                <w:t xml:space="preserve">hal-00623222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bi-access tri-band wideband antenna for an opportunistic communication between 4G terminals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Spokane, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10301,152 +10301,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00640743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniaturized hybrid antenna combining Si and IPDtm technologies for 60GHz WLAN applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Conception d'une antenne bi-accès tri-bande combinant différentes structures rayonnantes sur la base d'une analyse modale de cavité résonante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation and CNS/USNC/URSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Spokane, United States</w:t>
+              <w:t xml:space="preserve">JNM 2011 : Journées nationales des micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00623199v1</w:t>
+                <w:t xml:space="preserve">hal-00623218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure du débit d'absorption spécifique (DAS) de systèmes ayant des émissions irrégulières</w:t>
               </w:r>
@@ -10458,51 +10428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Guevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNM 2011 : Journées nationales des micro-ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10521,152 +10491,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00623215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenne millimétrique hybride Silicium-IPD pour applications WLAN à 60GHz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Miniaturized hybrid antenna combining Si and IPDtm technologies for 60GHz WLAN applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Calvez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pilard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2011 : 17èmes journées nationales micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation and CNS/USNC/URSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Spokane, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00623205v1</w:t>
+                <w:t xml:space="preserve">hal-00623199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface boundary conditions for lossy dielectrics to model electromagnetic wave propagation in tunnels</w:t>
               </w:r>
@@ -10799,51 +10769,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Adane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNM 2011 : Journées nationales des micro-ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10862,506 +10832,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00623221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau d'antennes patch à 60 GHz excitées par microrubans en U sur membrane Si/BCB et contrôlées par des déphaseurs à MEMS RF</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amar Adane</w:t>
+                <w:t xml:space="preserve">Antenne millimétrique hybride Silicium-IPD pour applications WLAN à 60GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pilard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2011 : Journées nationales des micro-ondes</w:t>
+              <w:t xml:space="preserve">JNM 2011 : 17èmes journées nationales micro-ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00623220v1</w:t>
+                <w:t xml:space="preserve">hal-00623205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinaison de modèles «circuit» et «cavité» pour la détermination de limpédance dentrée de patchs à « facettes » multiples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walid El Hajj</w:t>
+                <w:t xml:space="preserve">Réseau d'antennes patch à 60 GHz excitées par microrubans en U sur membrane Si/BCB et contrôlées par des déphaseurs à MEMS RF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Adane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Puyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM2011 : Journées nationales des micro-ondes</w:t>
+              <w:t xml:space="preserve">JNM 2011 : Journées nationales des micro-ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623222v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniaturized hybrid antenna combining Si and IPD technologies for 60 GHz WLAN applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antenne &amp;quot;double ailettes&amp;quot; très large bande intégrée sur substrat silicium SOI HR pour des applications millimétriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Calvez</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Romain Pilard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Pilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AP-S 2011: IEEE International Symposium on Antennas and Propagation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JNM 2011 : 17èmes journées nationales micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00623204v1</w:t>
+                <w:t xml:space="preserve">hal-00623201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenne &amp;quot;double ailettes&amp;quot; très large bande intégrée sur substrat silicium SOI HR pour des applications millimétriques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Miniaturized hybrid antenna combining Si and IPD technologies for 60 GHz WLAN applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Calvez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pilard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2011 : 17èmes journées nationales micro-ondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AP-S 2011: IEEE International Symposium on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Spokane, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2011.5996542⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623201v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of response time of sar probe</w:t>
               </w:r>
@@ -11373,51 +11373,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Guevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EBEA 2011: 10th international conference on bioelectromagnetics association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11436,1093 +11436,1093 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00725535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of Broadband Microstrip-U Coupled patch array on Si/BCB Membrane for Beamforming application at 60 GHz</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Person</w:t>
+                <w:t xml:space="preserve">Développement d'une plate-forme de simulation d'un radar automobile multi-capteurs en temps réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Appere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Peden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ney</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAP 2011: 5th European Conference on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Rome, Italy</w:t>
+              <w:t xml:space="preserve">JNM 2011 : Journées nationales des micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03943863v1</w:t>
+                <w:t xml:space="preserve">hal-00623211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assesment of response time of SAR probe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementation of Broadband Microstrip-U Coupled patch array on Si/BCB Membrane for Beamforming application at 60 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Adane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Puyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBEA 11: 10th International Congress of the European Bioelectromagnetic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Rome, Italy</w:t>
+              <w:t xml:space="preserve">EUCAP 2011: 5th European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623230v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'une plate-forme de simulation d'un radar automobile multi-capteurs en temps réel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Appere</w:t>
+                <w:t xml:space="preserve">Implementation of broadband microstrip-u coupled patch array on SI/BCB membrane for beamforming applications at 60 GHZ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Adane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Puyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2011 : Journées nationales des micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">EUCAP 2011 : proceedings of the 5th European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Rome, Italy. pp.1263 - 1267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623211v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of broadband microstrip-u coupled patch array on SI/BCB membrane for beamforming applications at 60 GHZ</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assesment of response time of SAR probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Guevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAP 2011 : proceedings of the 5th European Conference on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Rome, Italy. pp.1263 - 1267</w:t>
+              <w:t xml:space="preserve">EBEA 11: 10th International Congress of the European Bioelectromagnetic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00623210v1</w:t>
+                <w:t xml:space="preserve">hal-00623230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenne bi-accès tri-bandes large bande pour une communication opportuniste 4G</w:t>
+                <w:t xml:space="preserve">Broadband twin tail fins antenna on HR SOI silicon substrate for 60GHz applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walid El Hajj</w:t>
+                <w:t xml:space="preserve">Christophe Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Person</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Romain Pilard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2011 : Journées nationales des micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">11th Topical Meeting on silicon Monolithic Integrated Circuits in RF systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Phoenix, United States. pp.65 - 68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00623226v1</w:t>
+                <w:t xml:space="preserve">hal-00725541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband twin tail fins antenna on HR SOI silicon substrate for 60GHz applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
+                <w:t xml:space="preserve">Antenne bi-accès tri-bandes large bande pour une communication opportuniste 4G</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Topical Meeting on silicon Monolithic Integrated Circuits in RF systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Phoenix, United States. pp.65 - 68</w:t>
+              <w:t xml:space="preserve">JNM 2011 : Journées nationales des micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725541v1</w:t>
+                <w:t xml:space="preserve">hal-00623226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New millimeter wave packaged antenna array on IPD technology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Design of a bi-access tri-band PIFA patch slot antenna for opportunistic radio system using equivalent cavity modal analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SiRF Conference : IEEE 10th Topical Meeting on Silicon Monolithic Integrated Circuits in RF Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation and CNS/USNC/URSI - APS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Toronto, Canada. pp.1 - 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2010.5561975⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00451409v1</w:t>
+                <w:t xml:space="preserve">hal-00527589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of caracteristic modes analysis in the design of multi-access antennas for an opportunistic radio system</w:t>
+                <w:t xml:space="preserve">New millimeter wave packaged antenna array on IPD technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walid El Hajj</w:t>
+                <w:t xml:space="preserve">Christophe Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilal Ezzeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European conference on antennas and propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">SiRF Conference : IEEE 10th Topical Meeting on Silicon Monolithic Integrated Circuits in RF Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00498309v1</w:t>
+                <w:t xml:space="preserve">hal-00451409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a bi-access tri-band PIFA patch slot antenna for opportunistic radio system using equivalent cavity modal analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Application of caracteristic modes analysis in the design of multi-access antennas for an opportunistic radio system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation and CNS/USNC/URSI - APS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European conference on antennas and propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APS.2010.5561975⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00527589v1</w:t>
+                <w:t xml:space="preserve">hal-00498309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Packaged hybrid Si-IPD tm antenna for 60GHz applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12603,51 +12603,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Adane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on antennas and propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12666,286 +12666,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00498312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of automotive radar simulator for implementation in a real-time multi-sensor simulator - ITST</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antenne patch à 60GHz conçue sur membrane SI/BCB : amélioration de la bande passante par addition d'éléments parasites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Adane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Ney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITST 2009 : 9th International Conference on ITS Telecommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Lille, France</w:t>
+              <w:t xml:space="preserve">JNM 2009 : XVIèmes journées nationales microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00459763v1</w:t>
+                <w:t xml:space="preserve">hal-00472898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenne patch à 60GHz conçue sur membrane SI/BCB : amélioration de la bande passante par addition d'éléments parasites</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of automotive radar simulator for implementation in a real-time multi-sensor simulator - ITST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Appere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Peden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2009 : XVIèmes journées nationales microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ITST 2009 : 9th International Conference on ITS Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00472898v1</w:t>
+                <w:t xml:space="preserve">hal-00459763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction by extrapolation of electric field distribution in phantom with gaussian functions for sar prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Wiart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13091,77 +13091,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antennes multi-accès pour une communication mobile opportuniste de 4ème génération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNM 2009 : XVIèmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14268,103 +14268,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of CMOS THz pixels using different antenna geometries on metamaterial structures and in-pixel high-performances signal processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alain Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRMMW-THz 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Cancún, Mexico. 2017, </w:t>
@@ -15365,51 +15365,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767102v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritra Roy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Allanic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Gouguec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gall&#233;e" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fourn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tap.2024.3484150" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04921231v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Lez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Berre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Quendo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3513646" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757336v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Attwood" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamaleddine Amghar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelghany" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pajusco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maye" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04008822v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouzaffour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lescop" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nguyen-Vien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rioual" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.130806" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434496v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianrui Li" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.584" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04112273v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Zelenchuk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalii Kirillov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla K&#228;rnfelt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Munina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12112354" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745413v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sibel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Dayoub" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3192971" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215413v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouzaffour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lescop" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Talbot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gallee" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3064970" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03084845v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na Sinou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Douglas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics9122168" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02091218v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Antou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pradeilles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delhote" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gall&#233;e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.09.035" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SMKH5Z3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02138742v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Yasri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thierry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2017.11.028" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XF41B30G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796653v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jammal Rammal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Salameh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dehlote" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tantot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Verdeyme" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4993690" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01322713v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Thierry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2015.09.054" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJFPNJVF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597233v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Khalifeh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/i2m.15.3-4.153-160" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01698940v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thierry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01322727v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2016.05.024" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Q28ZVL1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262769v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Avella Castiblanco" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divitha Seetharamdoo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ney" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2388535" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930191v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Avella-Castiblanco" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/44/1/012010" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704180v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid El Hajj" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623202v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pilard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Coupez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078711000213" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472900v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078709990560" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391869v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Landrac" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-map:20030745" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076358v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Sadeddine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myssipsa Mehraz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gall&#233;e" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999547" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530763v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Mao" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanpeng Li" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2025-Fall65116.2025.11310511" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530726v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317057v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norayr Nessimian" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Bartsch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens M&#252;ller" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631460v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP60739.2024.10501071" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616567v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222937v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705634v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04449493v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA57522.2023.10352688" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102312v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220897v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Silva de Vasconcellos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/USNC-URSI52151.2023.10237478" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367127v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shandipsing Robee" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Jakonis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Beni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708397v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP53622.2022.9769344" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03752358v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Zelenchuk" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Munina" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624070v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106265v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670233v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Khezzar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Khedrouche" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Denidni" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD54932.2022.9955745" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03330182v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Bot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS49558.2021.9562198" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03215677v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Talbot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330212v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Dembele" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gallee" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP51087.2021.9411015" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215434v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64594-6_44" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670114v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMCAS52219.2021.9629111" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03215709v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gall&#233;e Fran&#231;ois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lescop Benoit" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02277955v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyen Pham" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialai Weng" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Kien Pham" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298844v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Malhouroux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02442756v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pham" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sauleau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2019.8910804" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325405v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Dario Guerrero Enriquez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02138961v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02138952v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796652v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Tlili" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EMPC.2017.8346839" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759099v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monnier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alain Nicolas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sicard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISANP.2017.8228763" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600116v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Malhouroux-Gaffet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Burghelea" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928631" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01322736v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Le Roux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01322778v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849335v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Diler" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01322785v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chevalier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185711v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lassudrie" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Adam" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343432v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Arenas Buendia" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Valero Nogueira" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257825v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7345751" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185715v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cabedo-Fabres" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Antonino Daviu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bernabeu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185714v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174273v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354884v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Boukhayma" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rostaing" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355107v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264348v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185717v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Bernabeu-Jimenez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Vico-Bondia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Vila-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sanchez-Escuderos" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057126v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057132v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00977977v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Rammal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delhote" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211785v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCO.2014.7000379" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170285v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Le Goff-Pronost" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016394v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Coant" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Arenas-Buendia" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845434v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939474v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vinouze" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942398v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865676v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185348v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724739v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724918v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797588v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724740v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623218v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640743v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623199v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623215v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Guevel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623205v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623206v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623221v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Adane" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623220v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Puyal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Villeneuve" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623222v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623204v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2011.5996542" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623201v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725535v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943863v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Puyal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623230v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623211v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Appere" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leroux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peden" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623210v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623226v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725541v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451409v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Ezzeddine" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498309v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527589v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2010.5561975" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472877v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gianessello" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498312v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459763v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472898v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472986v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Wiart" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801574v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lahuec" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gouriou" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488936v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399866v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Jehamy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Averty" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2004.1307721" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399711v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alonso Castro" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399702v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399682v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399485v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMA.2001.339110" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623225v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399405v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399429v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399349v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cousin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076328v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759098v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rostaing" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moritz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2017.8066958" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355380v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381709v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourreau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adonis Bikiny" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421994v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigory Ibrahim Massy Sanchez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/61340" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948902v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/51838" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727540v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Rouvrais" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhal Alnasser" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Jordan" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Stewart" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaultier Lebris" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/tel-02926480v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767102v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritra Roy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Allanic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Gouguec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gall&#233;e" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fourn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tap.2024.3484150" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04921231v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Lez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Berre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Quendo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3513646" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757336v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Attwood" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamaleddine Amghar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelghany" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pajusco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maye" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04008822v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouzaffour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lescop" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nguyen-Vien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rioual" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.130806" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434496v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianrui Li" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.584" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04112273v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Zelenchuk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalii Kirillov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla K&#228;rnfelt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Munina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12112354" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745413v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sibel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Dayoub" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3192971" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215413v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouzaffour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lescop" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Talbot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gallee" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3064970" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03084845v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na Sinou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Douglas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics9122168" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02091218v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Antou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pradeilles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delhote" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gall&#233;e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.09.035" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SMKH5Z3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02138742v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Yasri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thierry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2017.11.028" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XF41B30G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796653v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jammal Rammal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Salameh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dehlote" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tantot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Verdeyme" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4993690" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01322713v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Thierry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2015.09.054" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJFPNJVF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597233v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Khalifeh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/i2m.15.3-4.153-160" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01698940v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thierry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01322727v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2016.05.024" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Q28ZVL1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262769v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Avella Castiblanco" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divitha Seetharamdoo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ney" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2388535" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930191v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Avella-Castiblanco" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/44/1/012010" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623202v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pilard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Coupez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078711000213" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704180v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid El Hajj" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472900v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078709990560" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391869v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Landrac" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-map:20030745" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076358v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Sadeddine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myssipsa Mehraz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gall&#233;e" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999547" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530763v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Mao" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanpeng Li" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2025-Fall65116.2025.11310511" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530726v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317057v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norayr Nessimian" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Bartsch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens M&#252;ller" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631460v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP60739.2024.10501071" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616567v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222937v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705634v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04449493v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA57522.2023.10352688" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102312v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220897v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Silva de Vasconcellos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/USNC-URSI52151.2023.10237478" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624070v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367127v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shandipsing Robee" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Jakonis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Beni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708397v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP53622.2022.9769344" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03752358v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Zelenchuk" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Munina" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106265v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670233v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Khezzar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Khedrouche" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Denidni" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD54932.2022.9955745" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03215677v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Talbot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03330182v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Bot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS49558.2021.9562198" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330212v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Dembele" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gallee" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP51087.2021.9411015" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215434v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64594-6_44" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670114v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMCAS52219.2021.9629111" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03215709v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gall&#233;e Fran&#231;ois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lescop Benoit" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02277955v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyen Pham" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialai Weng" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Kien Pham" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298844v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Malhouroux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02442756v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pham" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sauleau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2019.8910804" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325405v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Dario Guerrero Enriquez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02138961v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02138952v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759099v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monnier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alain Nicolas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sicard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISANP.2017.8228763" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796652v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Tlili" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EMPC.2017.8346839" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600116v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Malhouroux-Gaffet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Burghelea" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928631" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01322736v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Le Roux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01322778v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849335v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Diler" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01322785v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chevalier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185711v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lassudrie" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Adam" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343432v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Arenas Buendia" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Valero Nogueira" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185714v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185715v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cabedo-Fabres" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Antonino Daviu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bernabeu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257825v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7345751" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174273v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354884v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Boukhayma" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rostaing" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355107v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264348v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185717v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Bernabeu-Jimenez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Vico-Bondia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Vila-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sanchez-Escuderos" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057132v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00977977v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Rammal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delhote" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057126v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211785v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCO.2014.7000379" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170285v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Le Goff-Pronost" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016394v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Coant" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Arenas-Buendia" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942398v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845434v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939474v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vinouze" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865676v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185348v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724918v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724739v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724740v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797588v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623222v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640743v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623218v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623215v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Guevel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623199v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623206v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623221v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Adane" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623205v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623220v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Puyal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Villeneuve" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623201v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623204v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2011.5996542" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725535v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623211v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Appere" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leroux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peden" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943863v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Puyal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623210v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623230v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725541v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623226v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527589v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2010.5561975" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451409v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Ezzeddine" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498309v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472877v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gianessello" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498312v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472898v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459763v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472986v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Wiart" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801574v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lahuec" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gouriou" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488936v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399866v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Jehamy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Averty" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2004.1307721" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399711v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alonso Castro" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399702v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399682v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399485v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMA.2001.339110" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623225v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399405v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399429v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399349v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cousin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076328v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759098v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rostaing" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moritz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2017.8066958" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355380v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381709v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourreau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adonis Bikiny" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421994v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigory Ibrahim Massy Sanchez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/61340" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948902v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/51838" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727540v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Rouvrais" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhal Alnasser" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Jordan" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Stewart" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaultier Lebris" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/tel-02926480v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>