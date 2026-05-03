--- v0 (2026-04-05)
+++ v1 (2026-05-03)
@@ -775,304 +775,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01478056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angus Deaton, Prix à la mémoire d'Alfred Nobel 2015 : un maître de l’Économie Appliquée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Convergence des consommations entre classes socioéconomiques et contraintes non monétaires au Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boelaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie politique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/redp.273.0287⟩</w:t>
+              <w:t xml:space="preserve">Actualite Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 93, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1058592ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01478065v1</w:t>
+                <w:t xml:space="preserve">hal-01508585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informal Markets, Domestic Production and Demand Elasticities: A Case of Study for Turkey</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Angus Deaton, Prix à la mémoire d'Alfred Nobel 2015 : un maître de l’Économie Appliquée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gardes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Starzec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 127 (3), pp.287-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/redp.273.0287⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01478059v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01478065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence des consommations entre classes socioéconomiques et contraintes non monétaires au Canada</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Boelaert</w:t>
+                <w:t xml:space="preserve">Informal Markets, Domestic Production and Demand Elasticities: A Case of Study for Turkey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armagan Tuna Aktuna-Gunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Langlois</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Starzec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualite Economique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economics Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (3), pp.1496-1513</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01508585v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01478059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autographs and the global art market: the case of hedonic prices for French autographs (1960–2005)</w:t>
               </w:r>
@@ -1279,51 +1279,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une évaluation de la taille de l'économie informelle par un système complet de demande estimé sur données monétaires et temporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armagan Tuna Aktuna-Gunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Starzec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1368,217 +1368,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01307146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauvreté et convergence des comportements de consommation entre classes socioéconomiques au Québec 1969-2006</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GARP violation, Economic Environment Distortions and Shadow Prices: Evidence from Household Expenditure Panel Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Arthur Diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sami Bibi</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Starzec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches sociographiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 51 (3), pp.343-364</w:t>
+              <w:t xml:space="preserve">Annales d'Economie et de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Avril-Juin 2008 (90), pp.3-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00751909v1</w:t>
+                <w:t xml:space="preserve">halshs-00449463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GARP violation, Economic Environment Distortions and Shadow Prices: Evidence from Household Expenditure Panel Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pauvreté et convergence des comportements de consommation entre classes socioéconomiques au Québec 1969-2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-Arthur Diaye</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Starzec</w:t>
+                <w:t xml:space="preserve">Sami Bibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Economie et de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Avril-Juin 2008 (90), pp.3-33</w:t>
+              <w:t xml:space="preserve">Recherches sociographiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (3), pp.343-364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00449463v1</w:t>
+                <w:t xml:space="preserve">hal-00751909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polish Households' Behavior in the Regular and Informal Economies</w:t>
               </w:r>
@@ -1649,225 +1649,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00449447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The World according to Garp: A non-parametric test of demand theory and rational behavior</w:t>
+                <w:t xml:space="preserve">Individual Needs and Social pressure: Evidence on the Easterlin hypothesis using repeated cross-section surveys of Canadian households</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Starzec</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Merrigan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Economie et de Statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 66 (3-4), pp.582-596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jebo.2006.06.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00310494v1</w:t>
+                <w:t xml:space="preserve">hal-00650842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual Needs and Social pressure: Evidence on the Easterlin hypothesis using repeated cross-section surveys of Canadian households</w:t>
+                <w:t xml:space="preserve">The World according to Garp: A non-parametric test of demand theory and rational behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philip Merrigan</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Arthur Diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Starzec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales d'Economie et de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 90, pp.3-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00650842v1</w:t>
+                <w:t xml:space="preserve">halshs-00310494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ville’s contribution to the integrability debate: the mystery of a lost theorem</w:t>
               </w:r>
@@ -2068,191 +2068,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00176109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La contribution de Jean Ville (1910-1988) au débat sur l'intégrabilité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Garrouste</w:t>
+                <w:t xml:space="preserve">La contribution de Jean Ville (1910-1988) au débat sur l’intégrabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gardes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t>
+              <w:t xml:space="preserve">Œconomia (Cahiers de l'ISMEA, série PE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 34 (8-9), pp.1581-1598</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00274283v1</w:t>
+                <w:t xml:space="preserve">halshs-01300357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La contribution de Jean Ville (1910-1988) au débat sur l’intégrabilité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre P. Garrouste</w:t>
+                <w:t xml:space="preserve">La contribution de Jean Ville (1910-1988) au débat sur l'intégrabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gardes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Œconomia (Cahiers de l'ISMEA, série PE)</w:t>
+              <w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 34 (8-9), pp.1581-1598</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01300357v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00274283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3008,275 +3008,275 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Method to infer time preference from the value of time</w:t>
+                <w:t xml:space="preserve">Endogenous Prices in a Riemannian Geometry Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gardes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03289200v1</w:t>
+                <w:t xml:space="preserve">halshs-03325414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endogenous Prices in a Riemannian Geometry Framework</w:t>
+                <w:t xml:space="preserve">On the value of time and human life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gardes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03325414v1</w:t>
+                <w:t xml:space="preserve">halshs-03325332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the value of time and human life</w:t>
+                <w:t xml:space="preserve">A Solution to the Estimation of an Enlarged GDP Including Domestic Production: An Estimation on Micro Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gardes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03325332v1</w:t>
+                <w:t xml:space="preserve">halshs-03325362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Solution to the Estimation of an Enlarged GDP Including Domestic Production: An Estimation on Micro Data</w:t>
+                <w:t xml:space="preserve">A Method to infer time preference from the value of time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gardes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03325362v1</w:t>
+                <w:t xml:space="preserve">halshs-03289200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biases on variances estimated on large data-sets</w:t>
               </w:r>
@@ -3504,314 +3504,314 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01903596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Price elasticities for disaggregated expenditures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical Matching for Combining Time-Use Surveys with Consumer Expenditure Surveys: An Evaluation on Real Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anil Alpman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gardes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Thiombiano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01535161v1</w:t>
+                <w:t xml:space="preserve">halshs-01529699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The value of time and expenditures of rural households in Burkina Faso: a domestic production framework</w:t>
+                <w:t xml:space="preserve">Price elasticities for disaggregated expenditures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gardes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noël Thiombiano</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">halshs-01535172v1</w:t>
+                <w:t xml:space="preserve">halshs-01535161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angus Deaton, prix à la mémoire d'Alfred Nobel 2015 : un maître de l'économie appliquée</w:t>
+                <w:t xml:space="preserve">The value of time and expenditures of rural households in Burkina Faso: a domestic production framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gardes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Thiombiano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01535155v1</w:t>
+                <w:t xml:space="preserve">halshs-01535172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Matching for Combining Time-Use Surveys with Consumer Expenditure Surveys: An Evaluation on Real Data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Angus Deaton, prix à la mémoire d'Alfred Nobel 2015 : un maître de l'économie appliquée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gardes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noel Thiombiano</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">halshs-01529699v1</w:t>
+                <w:t xml:space="preserve">halshs-01535155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Welfare Analysis of the Allocation of Time During the Great Recession</w:t>
               </w:r>
@@ -3866,194 +3866,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01159507v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring inflation under rationing: A virtual price approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Starzec</w:t>
+                <w:t xml:space="preserve">Are Time and Money Equally Substitutable for All Commodity Groups in the Household's Domestic Production?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Canelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gardes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Merrigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00941780v1</w:t>
+                <w:t xml:space="preserve">hal-01112620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full price elasticities and the value of time: A Tribute to the Beckerian model of the allocation of time</w:t>
+                <w:t xml:space="preserve">Revisiting an important Canadian natural experiment with new methods: an evaluation of the impact of the 1994 tax decrease on smoking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gardes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Merrigan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00973418v1</w:t>
+                <w:t xml:space="preserve">halshs-00974961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Size of Informal Economy and Demand Elasticity Estimates Using Full Price Approach: A Case Study for Turkey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armagan Tuna Aktuna-Gunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4091,510 +4130,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01149595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting an important Canadian natural experiment with new methods: an evaluation of the impact of the 1994 tax decrease on smoking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring inflation under rationing: A virtual price approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Starzec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gardes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00974961v1</w:t>
+                <w:t xml:space="preserve">halshs-00941780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une évaluation de la taille de l'économie informelle par un système complet de demande estimé sur données monétaires et temporelles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Full price elasticities and the value of time: A Tribute to the Beckerian model of the allocation of time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gardes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00973494v1</w:t>
+                <w:t xml:space="preserve">halshs-00973418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are autographs integrating the global art market? The case of hedonic prices for French autographs (1960-2005)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ileana Miranda Mendoza</w:t>
+                <w:t xml:space="preserve">Price and Income Elasticities in LAC Countries: The Importance of Domestic Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Canelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Charles Pradier</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Salazar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01025095v1</w:t>
+                <w:t xml:space="preserve">halshs-01020350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Price and Income Elasticities in LAC Countries: The Importance of Domestic Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carla Canelas</w:t>
+                <w:t xml:space="preserve">Are autographs integrating the global art market? The case of hedonic prices for French autographs (1960-2005)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ileana Miranda Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Silvia Salazar</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Greffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Charles Pradier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01020350v1</w:t>
+                <w:t xml:space="preserve">halshs-01025095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Time and Money Equally Substitutable for All Commodity Groups in the Household's Domestic Production?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carla Canelas</w:t>
+                <w:t xml:space="preserve">Une évaluation de la taille de l'économie informelle par un système complet de demande estimé sur données monétaires et temporelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armagan Tuna Aktuna-Gunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Starzec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gardes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01112620v1</w:t>
+                <w:t xml:space="preserve">halshs-00973494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new estimation of the size of informal economy using monetary and full expenditures in a complete demand system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armagan Tuna Aktuna-Gunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Starzec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4726,51 +4726,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consommation marchande et contraintes non monétaires au Canada (1969-2008)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boelaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gardes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4964,51 +4964,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GARP violation, Economic Environment Distortions and Shadow Prices : Evidence from Household Expenditure Panel Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Arthur Diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5159,51 +5159,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The World According to GARP* : Non-parametric Tests of Demand Theory and Rational Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Arthur Diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5527,51 +5527,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="990473EE"/>
+    <w:nsid w:val="430C2DBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5758,51 +5758,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-gardes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6804-3523" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031994970" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000371200205" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887478v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gardes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.029.0043" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281809v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Alpman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.726.1001" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281509v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.716.0963" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281842v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Canelas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Merrigan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Salazar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11150-018-9425-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478052v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.135.0089" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478056v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Starzec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roiw.12302" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478065v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.273.0287" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478059v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armagan Tuna Aktuna-Gunes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508585v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boelaert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Langlois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1058592ar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314060v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Charles Pradier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Greffe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Miranda Mendoza" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10824-015-9259-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307097v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Sayadi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.253.0393" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307146v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751909v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bibi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00449463v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Arthur Diaye" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00449447v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.605.1181" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00310494v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650842v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2006.06.009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VL5Q7ZN7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300350v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garrouste" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-2005-018" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176109v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Duncan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gaubert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gurgand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1198/073500104000000587" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274283v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300357v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Garrouste" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627818v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651268v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172996v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Prat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281761v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://corpus.ulaval.ca/jspui/bitstream/20.500.11794/73232/1/9782763754826.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508617v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/livre/?GCOI=27246100507250" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756263v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00268960v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriaan Kalwij" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Machin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Blow" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijke van Deelen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289200v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325414v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325332v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325362v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325118v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325379v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325100v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01903596v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535161v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535172v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Thiombiano" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535155v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529699v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Thiombiano" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159507v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941780v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973418v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149595v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974961v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973494v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025095v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01020350v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01112620v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841346v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881014v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922775v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940266v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375543v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376747v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721665v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00268829v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282131v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bonnet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282101v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-gardes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6804-3523" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031994970" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000371200205" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887478v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gardes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.029.0043" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281809v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Alpman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.726.1001" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281509v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.716.0963" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281842v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Canelas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Merrigan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Salazar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11150-018-9425-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478052v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.135.0089" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478056v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Starzec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roiw.12302" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508585v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boelaert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Langlois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1058592ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478065v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.273.0287" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478059v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armagan Tuna Aktuna-Gunes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314060v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Charles Pradier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Greffe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Miranda Mendoza" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10824-015-9259-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307097v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Sayadi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.253.0393" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307146v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00449463v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Arthur Diaye" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751909v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bibi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00449447v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.605.1181" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650842v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2006.06.009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VL5Q7ZN7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00310494v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300350v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garrouste" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-2005-018" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176109v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Duncan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gaubert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gurgand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1198/073500104000000587" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300357v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Garrouste" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274283v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627818v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651268v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172996v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Prat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281761v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://corpus.ulaval.ca/jspui/bitstream/20.500.11794/73232/1/9782763754826.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508617v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/livre/?GCOI=27246100507250" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756263v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00268960v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriaan Kalwij" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Machin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Blow" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijke van Deelen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325414v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325332v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325362v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289200v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325118v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325379v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325100v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01903596v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529699v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Thiombiano" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535161v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535172v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Thiombiano" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535155v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159507v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01112620v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974961v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149595v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941780v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973418v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01020350v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025095v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973494v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841346v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881014v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922775v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940266v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375543v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376747v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721665v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00268829v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282131v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bonnet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282101v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>