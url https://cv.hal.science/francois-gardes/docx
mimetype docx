--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -2068,191 +2068,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00176109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La contribution de Jean Ville (1910-1988) au débat sur l’intégrabilité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre P. Garrouste</w:t>
+                <w:t xml:space="preserve">La contribution de Jean Ville (1910-1988) au débat sur l'intégrabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gardes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Œconomia (Cahiers de l'ISMEA, série PE)</w:t>
+              <w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 34 (8-9), pp.1581-1598</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01300357v1</w:t>
+                <w:t xml:space="preserve">halshs-00274283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La contribution de Jean Ville (1910-1988) au débat sur l'intégrabilité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Garrouste</w:t>
+                <w:t xml:space="preserve">La contribution de Jean Ville (1910-1988) au débat sur l’intégrabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gardes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t>
+              <w:t xml:space="preserve">Œconomia (Cahiers de l'ISMEA, série PE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 34 (8-9), pp.1581-1598</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00274283v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01300357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3008,399 +3008,399 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endogenous Prices in a Riemannian Geometry Framework</w:t>
+                <w:t xml:space="preserve">Biases on variances estimated on large data-sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gardes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03325414v1</w:t>
+                <w:t xml:space="preserve">halshs-03325118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the value of time and human life</w:t>
+                <w:t xml:space="preserve">An Austrian Trade Cycle model with an Endogenous Value of Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gardes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03325332v1</w:t>
+                <w:t xml:space="preserve">halshs-03325379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Solution to the Estimation of an Enlarged GDP Including Domestic Production: An Estimation on Micro Data</w:t>
+                <w:t xml:space="preserve">Endogenous Prices in a Riemannian Geometry Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gardes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03325362v1</w:t>
+                <w:t xml:space="preserve">halshs-03325414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Method to infer time preference from the value of time</w:t>
+                <w:t xml:space="preserve">On the value of time and human life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gardes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03289200v1</w:t>
+                <w:t xml:space="preserve">halshs-03325332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biases on variances estimated on large data-sets</w:t>
+                <w:t xml:space="preserve">A Solution to the Estimation of an Enlarged GDP Including Domestic Production: An Estimation on Micro Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gardes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03325118v1</w:t>
+                <w:t xml:space="preserve">halshs-03325362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Austrian Trade Cycle model with an Endogenous Value of Time</w:t>
+                <w:t xml:space="preserve">A Method to infer time preference from the value of time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gardes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03325379v1</w:t>
+                <w:t xml:space="preserve">halshs-03289200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur l'anthropologie économique de Bourdieu et la sociologie de la consommation de Simon Langlois</w:t>
               </w:r>
@@ -4883,190 +4883,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00940266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polish Households' behavior in the Regular and Informal Economies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GARP violation, Economic Environment Distortions and Shadow Prices : Evidence from Household Expenditure Panel Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Arthur Diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Starzec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00375543v1</w:t>
+                <w:t xml:space="preserve">halshs-00376747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GARP violation, Economic Environment Distortions and Shadow Prices : Evidence from Household Expenditure Panel Data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polish Households' behavior in the Regular and Informal Economies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Starzec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00376747v1</w:t>
+                <w:t xml:space="preserve">halshs-00375543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economies of scale and food consumption: A reappraisal of the Deaton-Paxson paradox</w:t>
               </w:r>
@@ -5527,51 +5527,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="430C2DBD"/>
+    <w:nsid w:val="C3BE0B64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5758,51 +5758,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-gardes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6804-3523" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031994970" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000371200205" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887478v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gardes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.029.0043" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281809v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Alpman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.726.1001" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281509v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.716.0963" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281842v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Canelas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Merrigan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Salazar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11150-018-9425-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478052v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.135.0089" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478056v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Starzec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roiw.12302" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508585v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boelaert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Langlois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1058592ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478065v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.273.0287" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478059v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armagan Tuna Aktuna-Gunes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314060v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Charles Pradier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Greffe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Miranda Mendoza" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10824-015-9259-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307097v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Sayadi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.253.0393" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307146v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00449463v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Arthur Diaye" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751909v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bibi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00449447v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.605.1181" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650842v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2006.06.009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VL5Q7ZN7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00310494v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300350v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garrouste" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-2005-018" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176109v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Duncan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gaubert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gurgand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1198/073500104000000587" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300357v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Garrouste" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274283v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627818v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651268v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172996v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Prat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281761v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://corpus.ulaval.ca/jspui/bitstream/20.500.11794/73232/1/9782763754826.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508617v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/livre/?GCOI=27246100507250" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756263v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00268960v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriaan Kalwij" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Machin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Blow" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijke van Deelen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325414v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325332v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325362v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289200v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325118v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325379v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325100v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01903596v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529699v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Thiombiano" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535161v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535172v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Thiombiano" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535155v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159507v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01112620v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974961v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149595v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941780v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973418v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01020350v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025095v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973494v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841346v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881014v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922775v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940266v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375543v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376747v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721665v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00268829v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282131v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bonnet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282101v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-gardes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6804-3523" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031994970" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000371200205" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887478v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gardes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.029.0043" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281809v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Alpman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.726.1001" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281509v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.716.0963" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281842v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Canelas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Merrigan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Salazar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11150-018-9425-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478052v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.135.0089" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478056v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Starzec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roiw.12302" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508585v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boelaert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Langlois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1058592ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478065v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.273.0287" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478059v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armagan Tuna Aktuna-Gunes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314060v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Charles Pradier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Greffe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Miranda Mendoza" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10824-015-9259-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307097v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Sayadi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.253.0393" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307146v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00449463v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Arthur Diaye" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751909v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bibi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00449447v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.605.1181" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650842v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2006.06.009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VL5Q7ZN7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00310494v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300350v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garrouste" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-2005-018" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176109v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Duncan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gaubert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gurgand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1198/073500104000000587" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274283v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300357v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Garrouste" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627818v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651268v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172996v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Prat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281761v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://corpus.ulaval.ca/jspui/bitstream/20.500.11794/73232/1/9782763754826.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508617v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/livre/?GCOI=27246100507250" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756263v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00268960v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriaan Kalwij" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Machin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Blow" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijke van Deelen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325118v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325379v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325414v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325332v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325362v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289200v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325100v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01903596v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529699v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Thiombiano" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535161v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535172v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Thiombiano" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01535155v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159507v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01112620v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974961v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149595v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941780v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973418v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01020350v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025095v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973494v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00841346v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881014v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922775v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940266v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376747v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375543v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721665v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00268829v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282131v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bonnet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282101v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>