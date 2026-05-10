--- v0 (2026-03-20)
+++ v1 (2026-05-10)
@@ -296,330 +296,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02080690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From lattice Quantum Electrodynamics to the distribution of the algebraic areas enclosed by random walks on $Z^2$</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinetic theory of a longitudinally expanding system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gelis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bin Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l’Institut Henri Poincaré (D) Combinatorics, Physics and their Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4171/AIHPD/33⟩</w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 112, pp.4003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201611204003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01280137v2</w:t>
+                <w:t xml:space="preserve">cea-01531922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schwinger mechanism revisited</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From lattice Quantum Electrodynamics to the distribution of the algebraic areas enclosed by random walks on $Z^2$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Epelbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Naoto Tanji</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Particle and Nuclear Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Annales de l’Institut Henri Poincaré (D) Combinatorics, Physics and their Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, pp.381-404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ppnp.2015.11.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4171/AIHPD/33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01280446v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01280137v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic theory of a longitudinally expanding system</w:t>
+                <w:t xml:space="preserve">Schwinger mechanism revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoto Tanji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 112, pp.4003. </w:t>
+              <w:t xml:space="preserve">Progress in Particle and Nuclear Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201611204003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ppnp.2015.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01531922v1</w:t>
+                <w:t xml:space="preserve">cea-01280446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic theory of a longitudinally expanding system of scalar particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Epelbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -627,51 +627,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sangyong Jeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -774,77 +774,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-renormalizability of the classical statistical approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Epelbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 90, pp.065029. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -878,90 +878,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of the Boltzmann equation in the classical approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Epelbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoto Tanji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Reviews and Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 90, pp.125032. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1073,51 +1073,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluctuations of the initial color fields in high energy heavy ion collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Epelbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gelis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1627,356 +1627,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summary of Week VII</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early stages of heavy-ion collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gelis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yacine Mehtar-Tani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Probing Nucleons and Nuclei in High Energy Collisions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/9789811214950_0057⟩</w:t>
+              <w:t xml:space="preserve">QCD on the light cone: from hadrons to heavy ions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Palaiseau, France. pp.005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.374.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02892959v1</w:t>
+                <w:t xml:space="preserve">hal-02467283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of fluctuations in the initial state of heavy-ion collisions from RHIC to LHC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giuliano Giacalone</w:t>
+                <w:t xml:space="preserve">Summary of Week VII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Dumitru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuomas Lappi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Mehtar-Tani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Strangeness in Quark Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-53448-6_71⟩</w:t>
+              <w:t xml:space="preserve">Probing Nucleons and Nuclei in High Energy Collisions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Seattle, United States. pp.301-304, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/9789811214950_0057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392932v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early stages of heavy-ion collisions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of fluctuations in the initial state of heavy-ion collisions from RHIC to LHC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuliano Giacalone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gelis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Guerrero-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Luzum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QCD on the light cone: from hadrons to heavy ions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Palaiseau, France. pp.005, </w:t>
+              <w:t xml:space="preserve">18th International Conference on Strangeness in Quark Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Bari, Italy. pp.453-457, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22323/1.374.0005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-53448-6_71⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467283v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient photon production in a QGP</w:t>
               </w:r>
@@ -2276,77 +2276,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primordial fluctuations in heavy-ion collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuliano Giacalone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Guerrero-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Ollitrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2390,77 +2390,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primordial fluctuations in heavy-ion collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuliano Giacalone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Guerrero-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Ollitrault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2703,77 +2703,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattice worldline representation of correlators in a background field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Epelbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2791,51 +2791,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure isotropization in high energy heavy ion collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Epelbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gelis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3245,51 +3245,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04438577v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gelis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6633/abec2e" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080690v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoto Tanji" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2019.07.009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01280137v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Epelbaum" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPD/33" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01280446v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppnp.2015.11.001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01531922v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201611204003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01280458v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangyong Jeon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Moore" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2015)117" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01004418v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01004417v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.065029" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01116455v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.125032" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01116446v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2014.09.028" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01004666v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.88.085015" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03817933v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomas Lappi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raju Venugopalan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevd.78.054019" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015450v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Mehtar-Tani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03559025v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Jalilian-Marian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.66.094014" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370946v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372746v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigtryggur Hauksson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202429613003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892959v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Dumitru" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811214950_0057" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392932v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Giacalone" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guerrero-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Luzum" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Marquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53448-6_71" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467283v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.374.0005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287801v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo S. Fraga" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schiff" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04440663v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108976688" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04440650v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108691550" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04438790v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ollitrault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283618v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04438798v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01531897v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01300139v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern Schenke" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01280202v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01004662v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002457v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452753v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Misguich" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04438577v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gelis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6633/abec2e" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080690v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoto Tanji" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2019.07.009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01531922v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201611204003" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01280137v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Epelbaum" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPD/33" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01280446v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppnp.2015.11.001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01280458v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangyong Jeon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Moore" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2015)117" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01004418v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01004417v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.065029" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01116455v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.125032" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01116446v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2014.09.028" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01004666v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.88.085015" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03817933v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomas Lappi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raju Venugopalan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevd.78.054019" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015450v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Mehtar-Tani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03559025v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Jalilian-Marian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.66.094014" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370946v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372746v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigtryggur Hauksson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202429613003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467283v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.374.0005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892959v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Dumitru" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811214950_0057" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392932v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Giacalone" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guerrero-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Luzum" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Marquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53448-6_71" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287801v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo S. Fraga" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schiff" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04440663v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108976688" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04440650v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108691550" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04438790v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ollitrault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283618v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04438798v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01531897v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01300139v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern Schenke" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01280202v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01004662v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002457v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452753v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Misguich" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>