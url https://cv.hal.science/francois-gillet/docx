--- v0 (2026-03-20)
+++ v1 (2026-04-15)
@@ -156,11520 +156,11642 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (92)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (93)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understory plant indicator values poorly perform at monitoring temporal changes in French forest soil chemical properties</w:t>
+                <w:t xml:space="preserve">Influence of environmental factors on pollen- and chironomid-based Holocene temperature inferences: A multisite comparison in eastern Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robinson Ribémont</w:t>
+                <w:t xml:space="preserve">Jonathan A Lesven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Richard</w:t>
+                <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Lenoir</w:t>
+                <w:t xml:space="preserve">Thomas Suranyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iris Le Roncé</w:t>
+                <w:t xml:space="preserve">Augustin Feussom-Tcheumeleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 182, pp.114490. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 381, pp.109960. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2025.114490⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2026.109960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05422406v1</w:t>
+                <w:t xml:space="preserve">hal-05571225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does increasing human impact across the holocene result in simplification of vegetation composition and diversity across Europe? A pollen-based spatio-temporal approach</w:t>
+                <w:t xml:space="preserve">Understory plant indicator values poorly perform at monitoring temporal changes in French forest soil chemical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caterina Röhm</w:t>
+                <w:t xml:space="preserve">Robinson Ribémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Antonia Serge</w:t>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralph Fyfe</w:t>
+                <w:t xml:space="preserve">Benoît Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Gillet</w:t>
+                <w:t xml:space="preserve">Jonathan Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Marquer</w:t>
+                <w:t xml:space="preserve">Iris Le Roncé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 374, pp.109776. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 182, pp.114490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109776⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2025.114490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05442851v1</w:t>
+                <w:t xml:space="preserve">hal-05422406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fossorial form of water voles select and overexploit high‐quality habitats, hindering future colonizations: evidence from drone‐based monitoring of dandelion‐vole interactions in mountain meadows</w:t>
+                <w:t xml:space="preserve">Does increasing human impact across the holocene result in simplification of vegetation composition and diversity across Europe? A pollen-based spatio-temporal approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Buronfosse</w:t>
+                <w:t xml:space="preserve">Caterina Röhm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Lisse</w:t>
+                <w:t xml:space="preserve">Maria Antonia Serge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Couval</w:t>
+                <w:t xml:space="preserve">Ralph Fyfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Levret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Gillet</w:t>
+                <w:t xml:space="preserve">Laurent Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (9), pp.e72208. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 374, pp.109776. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.72208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05422229v1</w:t>
+                <w:t xml:space="preserve">hal-05442851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typology, diversity and ecology of the vegetation of Djebel Tessala (Algeria)</w:t>
+                <w:t xml:space="preserve">Fossorial form of water voles select and overexploit high‐quality habitats, hindering future colonizations: evidence from drone‐based monitoring of dandelion‐vole interactions in mountain meadows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kouider Cherifi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Marion Buronfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Couval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Levret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytocoenologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/phyto/2024/0459⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (9), pp.e72208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.72208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04911848v1</w:t>
+                <w:t xml:space="preserve">hal-05422229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rarity and sparseness in plant communities: impact of minor species removal on beta diversity and canonical ordination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Typology, diversity and ecology of the vegetation of Djebel Tessala (Algeria)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouider Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jvs.70013⟩</w:t>
+              <w:t xml:space="preserve">Phytocoenologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 52 (2), pp.151-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/phyto/2024/0459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04924382v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeography and ecology of the Algerian island flora</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hamimeche</w:t>
+                <w:t xml:space="preserve">Rarity and sparseness in plant communities: impact of minor species removal on beta diversity and canonical ordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Errol Véla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Gillet</w:t>
+                <w:t xml:space="preserve">Adeline Rouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riadh Moulaï</w:t>
+                <w:t xml:space="preserve">Daniel Borcard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5091/plecevo.117464⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 36 (1), pp.e70013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jvs.70013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04687294v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04924382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future impacts of climate change on black spruce growth and mortality: review and challenges</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biogeography and ecology of the Algerian island flora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milva Druguet Dayras</w:t>
+                <w:t xml:space="preserve">Mohamed Hamimeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Cazabonne</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Errol Véla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Arsenault</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Riadh Moulaï</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Reviews -Ottawa- National Research Council</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 32 (2), pp.214-230. </w:t>
+              <w:t xml:space="preserve">Plant Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 157 (2), pp.202-219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/er-2023-0075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5091/plecevo.117464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04687284v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological Indicator Values for Europe (EIVE) 1.0</w:t>
+                <w:t xml:space="preserve">Future impacts of climate change on black spruce growth and mortality: review and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jürgen Dengler</w:t>
+                <w:t xml:space="preserve">Jonathan Lesven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Jansen</w:t>
+                <w:t xml:space="preserve">Milva Druguet Dayras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olha Chusova</w:t>
+                <w:t xml:space="preserve">Jonathan Cazabonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Hüllbusch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael P Nobis</w:t>
+                <w:t xml:space="preserve">André Arsenault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vegetation Classification and Survey</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/VCS.98324⟩</w:t>
+              <w:t xml:space="preserve">Environmental Reviews -Ottawa- National Research Council</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (2), pp.214-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/er-2023-0075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03943422v1</w:t>
+                <w:t xml:space="preserve">hal-04687284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant communities, synusiae and the arithmetic of a sustainable classification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecological Indicator Values for Europe (EIVE) 1.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Dengler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Guarino</w:t>
+                <w:t xml:space="preserve">Florian Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Guccione</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olha Chusova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Hüllbusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael P Nobis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vegetation Classification and Survey</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 3, pp.7-13. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/VCS.60951⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 4, pp.7-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/VCS.98324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03573758v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing a new automated macrocharcoal detection method applied to a transect of lacustrine sediment cores in eastern Canada</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Plant communities, synusiae and the arithmetic of a sustainable classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Guarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Guccione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107780⟩</w:t>
+              <w:t xml:space="preserve">Vegetation Classification and Survey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.7-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/VCS.60951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03808471v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03573758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial transfers from permanent grassland ecosystems to milk in dairy farms in the Comté cheese area</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Karimi</w:t>
+                <w:t xml:space="preserve">Testing a new automated macrocharcoal detection method applied to a transect of lacustrine sediment cores in eastern Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lesven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milva Druguet Dayras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
+                <w:t xml:space="preserve">Romain Borne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Djemiel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Brie</w:t>
+                <w:t xml:space="preserve">Cécile C Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-97373-6⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 295, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03345380v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking plant diversity of Palaearctic grasslands and other open habitats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial transfers from permanent grassland ecosystems to milk in dairy farms in the Comté cheese area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idoia Biurrun</w:t>
+                <w:t xml:space="preserve">B. Karimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remigiusz Pielech</w:t>
+                <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iwona Dembicz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Gillet</w:t>
+                <w:t xml:space="preserve">C. Djemiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Łukasz Kozub</w:t>
+                <w:t xml:space="preserve">M. Brie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 32 (4), pp.e13050. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.18144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/JVS.13050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-97373-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03345369v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scale dependence of species–area relationships is widespread but generally weak in Palaearctic grasslands</w:t>
+                <w:t xml:space="preserve">Benchmarking plant diversity of Palaearctic grasslands and other open habitats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinghui Zhang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Idoia Biurrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remigiusz Pielech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwona Dembicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Idoia Biurrun</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Łukasz Kozub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 32 (3), pp.e13044. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jvs.13044⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 32 (4), pp.e13050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/JVS.13050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03286001v1</w:t>
+                <w:t xml:space="preserve">hal-03345369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DynaGraM: A process-based model to simulate multi-species plant community dynamics in managed grasslands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Perasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Calanca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 439, pp.109345. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2020.109345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03092517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine‐grain beta diversity of Palaearctic grassland vegetation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scale dependence of species–area relationships is widespread but generally weak in Palaearctic grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Matthews</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Jinghui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sándor Bartha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juha Mikael Alatalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idoia Biurrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 32 (3), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jvs.13045⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 32 (3), pp.e13044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jvs.13044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03286015v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-grain beta diversity in Palaearctic open vegetation: variability within and between biomes and vegetation types</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Fine‐grain beta diversity of Palaearctic grassland vegetation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwona Dembicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Dengler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Steinbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Matthews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manuel Steinbauer</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sándor Bartha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vegetation Classification and Survey</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/VCS/2021/77193⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jvs.13045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533836v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The climatic debt is growing in the understorey of temperate forests: Stand characteristics matter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fine-grain beta diversity in Palaearctic open vegetation: variability within and between biomes and vegetation types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwona Dembicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Dengler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Matthews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Richard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Archaux</w:t>
+                <w:t xml:space="preserve">Manuel Steinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 30 (7), pp.1474-1487. </w:t>
+              <w:t xml:space="preserve">Vegetation Classification and Survey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.293-304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/geb.13312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3897/VCS/2021/77193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03293479v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent changes in mountain hay meadows of high conservation value in eastern France</w:t>
+                <w:t xml:space="preserve">The climatic debt is growing in the understorey of temperate forests: Stand characteristics matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Nicod</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benoit Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Corcket</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Alard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Archaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/avsc.12573⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (7), pp.1474-1487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03202361v1</w:t>
+                <w:t xml:space="preserve">hal-03293479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vole disturbances and plant community diversity in a productive hay meadow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Recent changes in mountain hay meadows of high conservation value in eastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Nicod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Oecologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actao.2020.103585⟩</w:t>
+              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/avsc.12573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148208v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03202361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous ecological recovery of vegetation in a red gypsum landfill: Betula pendula dominates after 10 years of inactivity</w:t>
+                <w:t xml:space="preserve">Vole disturbances and plant community diversity in a productive hay meadow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Zapata-Carbonell</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Carry</w:t>
+                <w:t xml:space="preserve">Corentin Nicod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Couval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavien Choulet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2019.03.013⟩</w:t>
+              <w:t xml:space="preserve">Acta Oecologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 106, pp.103585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actao.2020.103585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02537945v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action-orientated research and framework: insights from the French long-term social-ecological research network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spontaneous ecological recovery of vegetation in a red gypsum landfill: Betula pendula dominates after 10 years of inactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Zapata-Carbonell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
+                <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Benoît</w:t>
+                <w:t xml:space="preserve">Nicolas Carry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
+                <w:t xml:space="preserve">Flavien Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Breton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jon Marco Church</w:t>
+                <w:t xml:space="preserve">Pauline Delhautal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5751/ES-10989-240310⟩</w:t>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2019.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413687v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02537945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence and ecological determinants of the contamination of floodplain wetlands with Klebsiella pneumoniae and pathogenic or antibiotic-resistant Escherichia coli</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Action-orientated research and framework: insights from the French long-term social-ecological research network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Henriot</w:t>
+                <w:t xml:space="preserve">Marc Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Martak</w:t>
+                <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Cuenot</w:t>
+                <w:t xml:space="preserve">Vincent Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Loup</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Masclaux</w:t>
+                <w:t xml:space="preserve">Jon Marco Church</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiz097⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (3), pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5751/ES-10989-240310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02315686v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the assessment of biodiversity and management practices in mountain pastures using diagnostic species?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Nicod</w:t>
+                <w:t xml:space="preserve">Occurrence and ecological determinants of the contamination of floodplain wetlands with Klebsiella pneumoniae and pathogenic or antibiotic-resistant Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Henriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérangère Leys</w:t>
+                <w:t xml:space="preserve">Daniel Martak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yorick Ferrez</w:t>
+                <w:t xml:space="preserve">Quentin Cuenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Manneville</w:t>
+                <w:t xml:space="preserve">Christophe Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Mouly</w:t>
+                <w:t xml:space="preserve">Hélène Masclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 107, pp.1-9. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 95 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.105584⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiz097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02270642v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sewage sludge as a soil amendment in a Larix decidua plantation: Effects on tree growth and floristic diversity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards the assessment of biodiversity and management practices in mountain pastures using diagnostic species?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Nicod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Bourioug</w:t>
+                <w:t xml:space="preserve">Bérangère Leys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Girardclos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Gillet</w:t>
+                <w:t xml:space="preserve">Yorick Ferrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Alaoui-Sehmer</w:t>
+                <w:t xml:space="preserve">Vincent Manneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Bourgeade</w:t>
+                <w:t xml:space="preserve">Arnaud Mouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 621, pp.291 - 301. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 107, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.11.283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.105584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01779745v1</w:t>
+                <w:t xml:space="preserve">hal-02270642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the distribution and compositional variation of plant communities at the continental scale</w:t>
+                <w:t xml:space="preserve">Sewage sludge as a soil amendment in a Larix decidua plantation: Effects on tree growth and floristic diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borja Jiménez-Alfaro</w:t>
+                <w:t xml:space="preserve">Mohamed Bourioug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susana Suárez-Seoane</w:t>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milan Chytrý</w:t>
+                <w:t xml:space="preserve">Laurence Alaoui-Sehmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Hennekens</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wolfgang Willner</w:t>
+                <w:t xml:space="preserve">Pascale Bourgeade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Distributions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ddi.12736⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 621, pp.291 - 301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.11.283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02357324v1</w:t>
+                <w:t xml:space="preserve">hal-01779745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The integrated synusial approach to vegetation classification and analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Gillet</w:t>
+                <w:t xml:space="preserve">Modelling the distribution and compositional variation of plant communities at the continental scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borja Jiménez-Alfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Julve</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Susana Suárez-Seoane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Chytrý</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Hennekens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Willner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytocoenologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/phyto/2017/0164⟩</w:t>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (7), pp.978-990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ddi.12736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01779749v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GrassPlot – a database of multi-scale plant diversity in Palaearctic grasslands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jurgen Dengler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktoria Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwona Dembicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itziar García-Mijangos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytocoenologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 48 (3), pp.331-347</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01962684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling vegetation dynamics in managed grasslands: Responses to drivers depend on species richness</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The integrated synusial approach to vegetation classification and analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Julve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2018.02.013⟩</w:t>
+              <w:t xml:space="preserve">Phytocoenologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48 (2), pp.141-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/phyto/2017/0164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01779748v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01779749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpolation of temperatures under forest cover on a regional scale in the French Jura Mountains</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Modelling vegetation dynamics in managed grasslands: Responses to drivers depend on species richness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Perasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Climatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/joc.5029⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 374, pp.22 - 36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2018.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01494295v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01779748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disturbance-grazer-vegetation interactions maintain habitat diversity in mountain pasture-woodlands</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Interpolation of temperatures under forest cover on a regional scale in the French Jura Mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 359, pp.301 - 310. </w:t>
+              <w:t xml:space="preserve">International Journal of Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (S1), pp.659-670. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2017.06.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/joc.5029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01665868v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01494295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting processes drive alpha and beta taxonomic, functional and phylogenetic diversity of orthopteran communities in grasslands</w:t>
+                <w:t xml:space="preserve">Disturbance-grazer-vegetation interactions maintain habitat diversity in mountain pasture-woodlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Fournier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Mouly</w:t>
+                <w:t xml:space="preserve">Alexander Peringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Moretti</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Alexandre Buttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ileana Stupariu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiowa A. Schulze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2017.03.021⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 359, pp.301 - 310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2017.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01516588v1</w:t>
+                <w:t xml:space="preserve">hal-01665868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent changes in mountain grasslands: a vegetation resampling study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Contrasting processes drive alpha and beta taxonomic, functional and phylogenetic diversity of orthopteran communities in grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Mouly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.1987⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 242, pp.43 - 52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2017.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01287302v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of nitrogen inputs on multiple facets of plant biodiversity in mountain grasslands: does nutrient source matter?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Recent changes in mountain grasslands: a vegetation resampling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Mauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mouly</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/avsc.12214⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (8), pp.2333-2345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.1987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01259898v1</w:t>
+                <w:t xml:space="preserve">hal-01287302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent changes in mountain grasslands: a vegetation resampling study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Impact of nitrogen inputs on multiple facets of plant biodiversity in mountain grasslands: does nutrient source matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Mauchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Mouly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.1987⟩</w:t>
+              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (2), pp.206-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/avsc.12214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04522942v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale feedbacks between tree regeneration traits and herbivore behavior explain the structure of pasture-woodland mosaics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent changes in mountain grasslands: a vegetation resampling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Mauchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mouly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10980-015-0308-z⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (8), pp.2333-2345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.1987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259876v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04522942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple assembly rules drive the co-occurrence of orthopteran and plant species in grasslands: Combining network, functional and phylogenetic approaches</w:t>
+                <w:t xml:space="preserve">Multi-scale feedbacks between tree regeneration traits and herbivore behavior explain the structure of pasture-woodland mosaics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Fournier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexander Peringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiowa A. Schulze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ileana Stupariu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai-Sorin Stupariu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gert Rosenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (4), pp.913-927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10980-015-0308-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2016.01224⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01429221v1</w:t>
+                <w:t xml:space="preserve">hal-01259876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape-scale simulation experiments test Romanian and Swiss management guidelines for mountain pasture-woodland habitat diversity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Multiple assembly rules drive the co-occurrence of orthopteran and plant species in grasslands: Combining network, functional and phylogenetic approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud A Mouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.1224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.01224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2016.03.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01301774v1</w:t>
+                <w:t xml:space="preserve">hal-01429221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the robustness of early warning signals to temporal aggregation?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Landscape-scale simulation experiments test Romanian and Swiss management guidelines for mountain pasture-woodland habitat diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Peringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gert Rosenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Stoicescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ileana Pătru-Stupariu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2015.00112⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 330, pp.41-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2016.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211252v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation microbiologique de 3193 logements français des enfants de la cohorte ELFE</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">What is the robustness of early warning signals to temporal aggregation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Valot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Saussereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Perasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 25 (3), pp.228. </w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3, pp.112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2015.06.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2015.00112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211279v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiological characterization of 3193 French dwellings of Elfe cohort children</w:t>
+                <w:t xml:space="preserve">Caractérisation microbiologique de 3193 logements français des enfants de la cohorte ELFE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rocchi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Frossard</w:t>
+                <w:t xml:space="preserve">Steffi Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Scherer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">Emeline Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.10.086⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (3), pp.228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2015.06.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01117795v1</w:t>
+                <w:t xml:space="preserve">hal-01211279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative framework for broad-scale plot-based vegetation classification</w:t>
+                <w:t xml:space="preserve">Microbiological characterization of 3193 French dwellings of Elfe cohort children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miquel de Cáceres</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Milan Chytrý</w:t>
+                <w:t xml:space="preserve">S. Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Reboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emiliano Agrillo</w:t>
+                <w:t xml:space="preserve">V. Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Attorre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zoltán Botta-Dukát</w:t>
+                <w:t xml:space="preserve">E. Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 505, pp.1026-1035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.10.086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/avsc.12179⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01211250v1</w:t>
+                <w:t xml:space="preserve">hal-01117795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadmium accumulation in six common plant species associated with soils containing high geogenic cadmium concentrations at Le Gurnigel, Swiss Jura Mountains</w:t>
+                <w:t xml:space="preserve">A comparative framework for broad-scale plot-based vegetation classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raul Quezada-Hinojosa</w:t>
+                <w:t xml:space="preserve">Miquel de Cáceres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Chytrý</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karl B. Föllmi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Gillet</w:t>
+                <w:t xml:space="preserve">Emiliano Agrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Matera</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabio Attorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltán Botta-Dukát</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2014.09.007⟩</w:t>
+              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (4), pp.543-560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/avsc.12179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01074594v1</w:t>
+                <w:t xml:space="preserve">hal-01211250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional responses of multitaxa communities to disturbance and stress gradients in a restored floodplain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Cadmium accumulation in six common plant species associated with soils containing high geogenic cadmium concentrations at Le Gurnigel, Swiss Jura Mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Quezada-Hinojosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl B. Föllmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marco Moretti</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Matera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.12493⟩</w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 124, pp.85-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2014.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211251v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01074594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assemblages and paleo-diet variability of subfossil Chironomidae (Diptera) from a deep lake (Lake Grand Maclu, France)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Functional responses of multitaxa communities to disturbance and stress gradients in a restored floodplain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Verneaux</w:t>
+                <w:t xml:space="preserve">Renée-Claire Le Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Magny</w:t>
+                <w:t xml:space="preserve">Edward A. D. Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 755 (1), pp.145-160. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 52 (5), pp.1364-1373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10750-015-2222-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.12493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117797v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasted taxonomic, phylogenetic and functional diversity patterns in semi-natural permanent grasslands along an altitudinal gradient</w:t>
+                <w:t xml:space="preserve">Assemblages and paleo-diet variability of subfossil Chironomidae (Diptera) from a deep lake (Lake Grand Maclu, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Perronne</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Simon Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Verneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Magny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5091/plecevo.2014.885⟩</w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 755 (1), pp.145-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-015-2222-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01074588v1</w:t>
+                <w:t xml:space="preserve">hal-01117797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventaire de la flore vasculaire (Ptéridophytes et Spermaphytes) de Franche-Comté : Indigénats, raretés, menaces, protections</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Contrasted taxonomic, phylogenetic and functional diversity patterns in semi-natural permanent grasslands along an altitudinal gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Mauchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles Archives de la Flore jurassienne et du nord-est de la France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 147 (2), pp.165 - 175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5091/plecevo.2014.885⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117800v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01074588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of management type and intensity on multiple facets of grassland biodiversity in the French Jura Mountains</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Inventaire de la flore vasculaire (Ptéridophytes et Spermaphytes) de Franche-Comté : Indigénats, raretés, menaces, protections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yorick Ferrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Juillerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Nouvelles Archives de la Flore jurassienne et du nord-est de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11, pp.5-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/avsc.12116⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01074591v1</w:t>
+                <w:t xml:space="preserve">hal-01117800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeographic patterns of base-rich fen vegetation across Europe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of management type and intensity on multiple facets of grassland biodiversity in the French Jura Mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Mauchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Vegetation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 17 (2), pp.367-380. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/avsc.12065⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 17 (4), pp.645-657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/avsc.12116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00927299v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01074591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of forage production in pasture-woodlands of the Swiss Jura Mountains under projected climate change scenarios</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biogeographic patterns of base-rich fen vegetation across Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borja Jiménez-Alfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Hájek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Gavazov</w:t>
+                <w:t xml:space="preserve">Rasmus Ejrnaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Peringer</w:t>
+                <w:t xml:space="preserve">John Rodwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Buttler</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paweł Pawlikowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5751/ES-04974-180138⟩</w:t>
+              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (2), pp.367-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/avsc.12065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808888v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00927299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Contextual Analysis of Land-Use and Vegetation Changes in Two Wooded Pastures in the Swiss Jura Mountains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of forage production in pasture-woodlands of the Swiss Jura Mountains under projected climate change scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gavazov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Peringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Chételat</w:t>
+                <w:t xml:space="preserve">A. Buttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Kalbermatten</w:t>
+                <w:t xml:space="preserve">F. Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathryn S.M. Lannas</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Spiegelberger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 18 (1), pp.39. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5751/ES-05287-180139⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 18 (1), 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5751/ES-04974-180138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768736v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Social-Ecological Feedback Effects in the Implementation of Payments for Environmental Services in Pasture-Woodlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Briner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Peringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Huber</w:t>
+                <w:t xml:space="preserve">Stefan Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 18 (2), pp.41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5751/ES-05487-180241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01074586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Forage Production in Pasture-woodlands of the Swiss Jura Mountains under Projected Climate Change Scenarios</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Contextual Analysis of Land-Use and Vegetation Changes in Two Wooded Pastures in the Swiss Jura Mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Chételat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kalbermatten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantin S. Gavazov</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+                <w:t xml:space="preserve">Kathryn S.M. Lannas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bruno Wettstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 18 (1), pp.38. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5751/ES-04974-180138⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 18 (1), pp.39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5751/ES-05287-180139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768738v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Past and future landscape dynamics in pasture-woodlands of the Swiss Jura Mountains under climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Silvana Siehoff</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Peringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Siehoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chételat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Chételat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Buttler</w:t>
+                <w:t xml:space="preserve">A. Buttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 18 (3), pp.11. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
+              <w:t xml:space="preserve">, 2013, 18 (3), 32 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5751/ES-05600-180311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768743v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Past and future landscape dynamics in pasture-woodlands of the Swiss Jura Mountains under climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">A. Buttler</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Peringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Siehoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Chételat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Spiegelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Buttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 18 (3), 32 p. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
+              <w:t xml:space="preserve">, 2013, 18 (3), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5751/ES-05600-180311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00913371v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable land use in mountain regions under global change: synthesis across scales and disciplines</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics of Forage Production in Pasture-woodlands of the Swiss Jura Mountains under Projected Climate Change Scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.S. Brand</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Konstantin S. Gavazov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Peringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Buttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Spiegelberger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 18 (3), 20 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5751/ES-05499-180336⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 18 (1), pp.38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5751/ES-04974-180138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926157v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A contextual analysis of land-use and vegetation changes in two wooded pastures in the Swiss Jura mountains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Chételat</w:t>
+                <w:t xml:space="preserve">Sustainable land use in mountain regions under global change: synthesis across scales and disciplines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rigling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kalbermatten</w:t>
+                <w:t xml:space="preserve">P. Bebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Lannas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Spiegelberger</w:t>
+                <w:t xml:space="preserve">F.S. Brand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.B. Wettstein</w:t>
+                <w:t xml:space="preserve">S. Briner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 18 (1), pp.16</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 18 (3), 20 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5751/ES-05499-180336⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597421v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du pâturage sur la diversité floristique des parcours arides du sud tunisien</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouldi Gamoun</w:t>
+                <w:t xml:space="preserve">A contextual analysis of land-use and vegetation changes in two wooded pastures in the Swiss Jura mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chételat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ouled Belgacem</w:t>
+                <w:t xml:space="preserve">M. Kalbermatten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Hanchi</w:t>
+                <w:t xml:space="preserve">K. Lannas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Neffati</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.B. Wettstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 67 (3), pp.271-282</w:t>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (1), pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768678v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation des pâturages boisés du Jura : défis climatiques et agro-politiques</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet du pâturage sur la diversité floristique des parcours arides du sud tunisien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Mariotte</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mouldi Gamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ouled Belgacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hanchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Neffati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agrarforschung Schweiz - Recherche Agronomique Suisse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 3 (7-8), pp.346-353</w:t>
+              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 67 (3), pp.271-282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597166v1</w:t>
+                <w:t xml:space="preserve">hal-00768678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do plant community ecologists consider the complementarity of observational, experimental and theoretical approaches?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Mariotte</w:t>
+                <w:t xml:space="preserve">Conservation des pâturages boisés du Jura : défis climatiques et agro-politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gavazov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Peringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Siehoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mariotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Ecology and Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agrarforschung Schweiz - Recherche Agronomique Suisse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (7-8), pp.346-353</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00716913v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do plant community ecologists consider the complementarity of observational, experimental and theoretical approaches?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Gillet</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Spiegelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Amiaud</w:t>
+                <w:t xml:space="preserve">B. Amiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Thébault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mariotte</w:t>
+                <w:t xml:space="preserve">A. Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mariotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 145 (1), pp.4-12. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
+              <w:t xml:space="preserve">, 2012, 145 (1), p. 4 - p. 12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5091/plecevo.2012.699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00768673v1</w:t>
+                <w:t xml:space="preserve">hal-00716913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights in plant community ecology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">How do plant community ecologists consider the complementarity of observational, experimental and theoretical approaches?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Spiegelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Amiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mariotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 145 (1), pp.3. </w:t>
+              <w:t xml:space="preserve">, 2012, 145 (1), pp.4-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5091/plecevo.2012.726⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5091/plecevo.2012.699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768675v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural relationships among vegetation, soil fauna and humus form in a subalpine forest ecosystem: a Hierarchical Multiple Factor Analysis (HMFA)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Gillet</w:t>
+                <w:t xml:space="preserve">New insights in plant community ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Buttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2012.06.004⟩</w:t>
+              <w:t xml:space="preserve">Plant Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 145 (1), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5091/plecevo.2012.726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-00969116v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution récente et future des paysages sylvo-pastoraux du Jura vaudois</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joël Chételat</w:t>
+                <w:t xml:space="preserve">Structural relationships among vegetation, soil fauna and humus form in a subalpine forest ecosystem: a Hierarchical Multiple Factor Analysis (HMFA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Kalbermatten</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Forestier Suisse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pedobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55 (6), pp.321-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2012.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768728v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-00969116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modern pollen rain and fungal spore assemblages from pasture woodlands at Lake Saint-Point (France)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evolution récente et future des paysages sylvo-pastoraux du Jura vaudois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Buttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Spiegelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Chételat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kalbermatten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn Lannas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal Forestier Suisse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 163 (12), pp.469-480</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2012.07.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00768722v1</w:t>
+                <w:t xml:space="preserve">hal-00768728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using &amp;quot;bryophytes and their associated testate amoeba&amp;quot; microsystems as indicators of atmospheric pollution</w:t>
+                <w:t xml:space="preserve">Modern pollen rain and fungal spore assemblages from pasture woodlands at Lake Saint-Point (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Meyer</w:t>
+                <w:t xml:space="preserve">Benjamin Dietre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Gilbert</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Emilie Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2011.05.020⟩</w:t>
+              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 186, pp.69-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2012.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00654500v1</w:t>
+                <w:t xml:space="preserve">hal-00768722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du pâturage sur la diversité floristique des parcours arides du sud tunisien</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouldi Gamoun</w:t>
+                <w:t xml:space="preserve">Using &amp;quot;bryophytes and their associated testate amoeba&amp;quot; microsystems as indicators of atmospheric pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azaiez Ouled Belgacem</w:t>
+                <w:t xml:space="preserve">Daniel Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belgacem Hanchi</w:t>
+                <w:t xml:space="preserve">M. Moskura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Neffati</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (1), pp.144-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2011.05.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533295v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00654500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation des pâturages boisés du Jura : défis climatiques et agro-politiques</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet du pâturage sur la diversité floristique des parcours arides du sud tunisien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Mariotte</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mouldi Gamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azaiez Ouled Belgacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belgacem Hanchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Neffati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agrarforschung Schweiz - Recherche Agronomique Suisse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 3 (7-8), pp.346-353</w:t>
+              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 67 (3), pp.271-282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768676v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution récente et future des paysages sylvo-pastoraux du Parc Jurassien Vaudois</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Lannas</w:t>
+                <w:t xml:space="preserve">Conservation des pâturages boisés du Jura : défis climatiques et agro-politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Buttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Gavazov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Peringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Siehoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mariotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schweizerische Zeitschrift fuer Forstwesen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 163 (12), pp.469-480</w:t>
+              <w:t xml:space="preserve">Agrarforschung Schweiz - Recherche Agronomique Suisse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (7-8), pp.346-353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597815v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human exposure to allergenic pollens: A comparison between urban and rural areas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Thibaudon</w:t>
+                <w:t xml:space="preserve">Evolution récente et future des paysages sylvo-pastoraux du Parc Jurassien Vaudois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Spiegelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chételat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kalbermatten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lannas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Schweizerische Zeitschrift fuer Forstwesen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 163 (12), pp.469-480</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04596760v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoration of threatened arable weed communities in abandoned mountainous crop fields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human exposure to allergenic pollens: A comparison between urban and rural areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Bosch-Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Kohler</w:t>
+                <w:t xml:space="preserve">Nadine Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Vandenberghe</w:t>
+                <w:t xml:space="preserve">Bertrand Sudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralph Imstepf</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Thibaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Restoration Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 19 (101), pp.62-69. </w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 111 (5), pp.619-625. </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1526-100X.2009.00641.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2011.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00442516v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04596760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human exposure to allergenic pollens: A comparison between urban and rural areas.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Restoration of threatened arable weed communities in abandoned mountainous crop fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Vandenberghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Imstepf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2011.04.001⟩</w:t>
+              <w:t xml:space="preserve">Restoration Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (101), pp.62-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1526-100X.2009.00641.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00601406v1</w:t>
+                <w:t xml:space="preserve">hal-00442516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term effects of grazing exclusion on aboveground and belowground plant species diversity in a steppe of the Loess Plateau, China</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Human exposure to allergenic pollens: A comparison between urban and rural areas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Bosch-Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Sudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Thibaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Ecology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 111 (5), pp.619-625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2011.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5091/plecevo.2011.617⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00654507v1</w:t>
+                <w:t xml:space="preserve">hal-00601406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling natural disturbances in forest ecosystems: A review</w:t>
+                <w:t xml:space="preserve">Long-term effects of grazing exclusion on aboveground and belowground plant species diversity in a steppe of the Loess Plateau, China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rupert Seidl</w:t>
+                <w:t xml:space="preserve">Ling-Ping Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo M. Fernandes</w:t>
+                <w:t xml:space="preserve">Ji-Suai Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teresa F. Fonseca</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Gao-Lin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2010.09.040⟩</w:t>
+              <w:t xml:space="preserve">Plant Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 144 (3), pp.313-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5091/plecevo.2011.617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00530194v1</w:t>
+                <w:t xml:space="preserve">hal-00654507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity of soil carbon pools and fluxes in a channelized and a restored floodplain section (Thur River, Switzerland)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling natural disturbances in forest ecosystems: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupert Seidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo M. Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Samaritani</w:t>
+                <w:t xml:space="preserve">Teresa F. Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Shrestha</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Gillet</w:t>
+                <w:t xml:space="preserve">Anna Maria Jönsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-15-1757-2011⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 222 (4), pp.903-924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2010.09.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00654504v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00530194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyploidy and invasion success: trait trade-offs in native and introduced cytotypes of two Asteraceae species</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Gillet</w:t>
+                <w:t xml:space="preserve">Heterogeneity of soil carbon pools and fluxes in a channelized and a restored floodplain section (Thur River, Switzerland)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Samaritani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heinz Müller-Schärer</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Shrestha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Frossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11258-010-9824-8⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15 (6), pp.1757-1769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-15-1757-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00582671v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00654504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of dung deposition on small-scale patch structure and seasonal vegetation dynamics in mountain pastures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Polyploidy and invasion success: trait trade-offs in native and introduced cytotypes of two Asteraceae species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinz Müller-Schärer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Buttler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2009.08.006⟩</w:t>
+              <w:t xml:space="preserve">Plant Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 212 (2), pp.315-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11258-010-9824-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00434296v1</w:t>
+                <w:t xml:space="preserve">hal-00582671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation tools for decision support to adaptive forest management in Europe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of dung deposition on small-scale patch structure and seasonal vegetation dynamics in mountain pastures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Vandenberghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Buttler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 135, pp.34-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2009.08.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00558604v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term dynamics of aboveground fungal communities in a subalpine Norway spruce forest under elevated nitrogen input</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Gillet</w:t>
+                <w:t xml:space="preserve">Simulation tools for decision support to adaptive forest management in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Muys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Peter</w:t>
+                <w:t xml:space="preserve">J. Hynynen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Ayer</w:t>
+                <w:t xml:space="preserve">M. Palahí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Bütler</w:t>
+                <w:t xml:space="preserve">M.J. Lexer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Egli</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Fabrika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forest Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (SI), pp.86-99</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00479642v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00558604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community development along a proglacial chronosequence: are above-ground and below-ground community structure controlled more by biotic than abiotic factors?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term dynamics of aboveground fungal communities in a subalpine Norway spruce forest under elevated nitrogen input</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew L. Carlson</w:t>
+                <w:t xml:space="preserve">Rita Bütler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lindsey A. Flagstad</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Edward A. D. Mitchell</w:t>
+                <w:t xml:space="preserve">Simon Egli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 98 (5), pp.1084-1095. </w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 164 (2), pp.499-510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2745.2010.01699.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00442-010-1668-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00501619v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00479642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical assessment of variability of terminal restriction fragment length polymorphism analysis applied to complex microbial communities.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Community development along a proglacial chronosequence: are above-ground and below-ground community structure controlled more by biotic than abiotic factors?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew L. Carlson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsey A. Flagstad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christof Holliger</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward A. D. Mitchell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.00135-09⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 98 (5), pp.1084-1095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2745.2010.01699.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434294v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00501619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological determinants of fungal diversity on dead wood in European forests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical assessment of variability of terminal restriction fragment length polymorphism analysis applied to complex microbial communities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Küffer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Gillet</w:t>
+                <w:t xml:space="preserve">Emmanuelle Rohrbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Senn-Irlet</w:t>
+                <w:t xml:space="preserve">Nouhou Diaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Job</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Aragno</w:t>
+                <w:t xml:space="preserve">Christof Holliger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Diversity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 75 (22), pp.7268-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00135-09⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00357745v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants for the conservation of a vulnerable fire-dependent species at its marginal range</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecological determinants of fungal diversity on dead wood in European forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Staehli</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Nicolas Küffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Senn-Irlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Job</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aragno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fungal Diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 30, pp.83-95</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00357746v1</w:t>
+                <w:t xml:space="preserve">hal-00357745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling vegetation dynamics in heterogeneous pasture-woodland landscapes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Determinants for the conservation of a vulnerable fire-dependent species at its marginal range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Staehli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 199 (1), pp.89-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11258-008-9414-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2008.05.013⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00357747v1</w:t>
+                <w:t xml:space="preserve">hal-00357746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Succession secondaire et perte de diversité végétale après réduction du broutage dans un pâturage boisé des Alpes centrales suisses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Modelling vegetation dynamics in heterogeneous pasture-woodland landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Meisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botanica Helvetica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 217 (1-2), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2008.05.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00357743v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00357747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation modelling of ecological hierarchies in constructive dynamical systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Succession secondaire et perte de diversité végétale après réduction du broutage dans un pâturage boisé des Alpes centrales suisses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Freléchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kilian Stoffel</w:t>
+                <w:t xml:space="preserve">Marco Meisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Complexity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 4 (1-2), pp.13-25</w:t>
+              <w:t xml:space="preserve">Botanica Helvetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 117, pp.37-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00346759v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00357743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and seasonal patterns of cattle habitat use in a mountain wooded pasture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Simulation modelling of ecological hierarchies in constructive dynamical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ratzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene H. Wagner</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fahzia Gadallah</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kilian Stoffel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecological Complexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4 (1-2), pp.13-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00442544v1</w:t>
+                <w:t xml:space="preserve">hal-00346759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of cattle activities on gap colonisation in mountain pastures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gobat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Buttler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Folia Geobotanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 41 (3), pp.289-304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00442532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How elevated pCO2 modifies total and metabolically active bacterial communities in the rhizosphere of two perennial grasses grown under field conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial and seasonal patterns of cattle habitat use in a mountain wooded pasture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Reust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene H. Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marylin Jossi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">François Gillet</w:t>
+                <w:t xml:space="preserve">Fahzia Gadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2005.00040.x⟩</w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 21 (2), pp.281-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10980-005-0144-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00442595v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00442544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil microbial community changes in wooded mountain pastures due to simulated effects of cattle grazing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How elevated pCO2 modifies total and metabolically active bacterial communities in the rhizosphere of two perennial grasses grown under field conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylin Jossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Kohler</w:t>
+                <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sonia Tarnawski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-005-8809-1⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 55 (3), pp.339-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2005.00040.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681447v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00442595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Succession from bog pine (Pinus uncinata var. rotundata) to Norway spruce (Picea abies) stands in relation to anthropic factors in Les Saignolis bog, Jura Mountains, Switzerland</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Gobat</w:t>
+                <w:t xml:space="preserve">Soil microbial community changes in wooded mountain pastures due to simulated effects of cattle grazing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fritz Schweingruber</w:t>
+                <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gobat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buttler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/forest:2003025⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 278 (1-2), pp.327-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-005-8809-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00883705v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical analysis of denaturing gel electrophoresis (DGE) fingerprinting patterns</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Hamelin</w:t>
+                <w:t xml:space="preserve">Succession from bog pine (Pinus uncinata var. rotundata) to Norway spruce (Picea abies) stands in relation to anthropic factors in Les Saignolis bog, Jura Mountains, Switzerland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Freléchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Buttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gobat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Tarnawski</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fritz Schweingruber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1462-2920.2002.00358.x⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 60 (4), pp.347-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest:2003025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02126963v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00883705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Statistical analysis of denaturing gel electrophoresis (DGE) fingerprinting patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fromin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tarnawski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Roesti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Jourdain-Miserez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 4 (11), pp.634-643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1462-2920.2002.00358.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02126963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les pâturages boisés du Parc Jurassien Vaudois dans le projet intégré GEST-MONTAGNE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-D. Gallandat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brülhmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Wettstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 47 (5-6), pp.513-513</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00889768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11679,812 +11801,812 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'écologie numérique en R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Borcard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Presses de l’Université de Montréal, Montréal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 504 p., 2025, Paramètres, 978-2-7606-5423-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Ecology with R, Japanese edition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Borcard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kyoritsu Shuppan Co. Ltd, 496 p., 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Ecology with R, Second Chinese Edition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Borcard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher Education Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03092614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Ecology with R. Second Edition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Borcard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.440, 2018, Use R! series, 978-3-319-71403-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-71404-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01779757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Ecology with R (Chinese Edition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Borcard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Higher Education Press, 275 p., 2014, 978-7040394726</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les prairies : biodiversité et services écosystémiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Mauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNAOL-UFC. Presses universitaires de Franche-Comté, pp.134, 2013, Pratiques et Techniques, 978-2-84867-437-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00768735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Ecology with R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Borcard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, pp.302, 2011, Use R!, 978-1-4419-7975-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00530195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synopsis des groupements végétaux de Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yorick Ferrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Collaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société botanique de Franche-Comté, Conservatoire botanique national de Franche-Comté, pp.282, 2011, Les Nouvelles Archives de la Flore jurassienne et du nord-est de la France, 1765-0674</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00683776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12494,606 +12616,606 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les services écosystémiques de la forêt jurassienne face au réchauffement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Python</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Magny; Hervé Richard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire du climat dans les Montagnes du Jura – Écosystèmes et sociétés face à un avenir incertain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de La Belle Etoile, pp.209-212, 2023, 978-2-491372-31-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédire le futur des écosystèmes jurassiens… est-ce raisonnable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Magny; Hervé Richard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire du climat dans les Montagnes du Jura – Écosystèmes et sociétés face à un avenir incertain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de La Belle Etoile, pp.218-224, 2023, 978-2-491372-31-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the robustness of early warning signals to temporal aggregation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Saussereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Perasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Using Paleolimnology for Management and Restoration of Lakes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Frontiers Media SA, 2017, Frontiers Research Topics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/978-2-88945-091-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klimawandel-angepasstes, post-konservatives Management halb-offener Weidelandschaften</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Peringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiowa Alraune Schulze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ileana Stupariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai-Sorin Stupariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Buttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Feit U.; Korn H. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Treffpunkt Biologische Vielfalt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, 2014, BfN-Tagung</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Swiss mountain wooded pastures: patterns and processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Buttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rigueiro-Rodriguez A., McAdam J. &amp; Mosquera-Losada M.R. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroforestry in Europe: Current Status and Future Prospects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.377-396, 2009, Advances in Agroforestry</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00357749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological Models: Plant Competition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jørgensen S.E. &amp; Fath B.D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Ecology, 1st Edition, Vol. 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.2783-2793, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00357748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13103,2183 +13225,2183 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of ecosystem services and plant diversity over the past 200 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yael Schwertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LabEx DRIIHM OHMi Nunavik CNRS-InEE, Jun 2022, Nantes, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34972/driihm-5c54de⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03789512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des transferts microbiens du sol au lait en filière AOP Comté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brie, Margot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumont, Julie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Campedelli, Mathilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international francophone 3R 2020, une 25ème édition numérique au plus près des grands enjeux des filières animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03103282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling grassland biodiversity under climate change and implications for ecosystem services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Calanca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International REKLIM Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03534008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disturbance modelling of plant community dynamics in managed grasslands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Nicod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEM 2019, The International Society for Ecological Modelling Global Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Salzburg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis of a grassland vegetation model: responses to drivers depend on species richness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Perasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MB2 2018, Mathematical Biology Modelling days of Besançon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03534053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing biodiversity and management impacts in mountain pastures using diagnostic species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Nicod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Leys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brendan Greffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yorick Ferrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Association for Vegetation Science 61st Annual Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Bozeman, Montana, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural revegetation of a red gypsum dump</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Zapata Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Carry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Phytotechnology Conference (IPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Novi-sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03528797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité des prairies mésophiles en Franche-Comté : tendances récentes et défis pour l’avenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Mauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mouly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Du Reculet aux sommets alpins : quels changements sur les crêtes ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Gex, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological Indicator Values of Europe (EIVE) 1.0: a powerful open-access tool for vegetation scientists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Dengler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Hüllbusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bita-Nicolae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Chytrý</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yakiv P. Didukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Vegetation Survey 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Rome, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.36391.34728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01429226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent vegetation changes in montane grasslands: a diachronic resampling study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Mauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. M. Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Understanding broad-scale vegetation patterns.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Association for Vegetation Science, Jul 2015, Brno, Czech Republic. pp.135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commentaires préliminaires à une synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux défis de la modélisation : l’agro‐écologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA, Feb 2014, Paris, France. pp.36-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité taxonomique, phylogénétique et fonctionnelle de trois syntaxons des prairies permanentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Mauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. congrès francophone d’écologie des communautés végétales ECOVEG 10 : Ecologie des Communautés Végétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional rarity versus local scarcity in plant communities: Impact of species removal on model performance in constrained ordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Mauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Rouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56th IAVS Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Tartu, Estonia. pp.73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00927303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasted reponses of taxonomic, phylogenetic and functional diversity to grassland management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Mauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56th IAVS Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Tartu, Estonia. pp.152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00927301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation tools for decision support to adaptive forest management in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart Muys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hynynen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Palahí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Lexer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fabrika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST FP0603 Final Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Pierroton, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00814281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate‐driven landscape patterns in pasture‐woodland landscapes of the Swiss Jura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Peringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Siehoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buttler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd Annual Meeting of the Ecological Society of Germany, Austria and Switzerland</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Lüneburg, Germany. pp.295-295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic modelling of silvopastoral landscape structure: Scenarios for future climate and land use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Peringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Managing Resources of a Limited Planet: Pathways and Visions under Uncertainty</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Leipzig, Germany. pp.860-867</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00814266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concepts and challenges in modelling natural disturbances in forest ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rupert Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.F. Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Jönsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST FP0603 Final Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Pierroton, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00814277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic modelling of silvopastoral landscape structure: Past reconstruction and scenarios for future climate and land use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Peringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST FP0603 Final Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Pierroton, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00814269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subalpine ecosystems of the Swiss Jura mountains in a changing climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Gavazov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buttler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional significance of mountain biodiversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Chandolins, Switzerland. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15289,305 +15411,305 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DynaGraM, Dynamic Grassland Model - Predicting changes in plant community composition and ecosystem function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Perasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MPDE 2016, Models in Population Dynamics and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03534122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytobase: a tool for the integrated synusial approach of vegetation classification at regional to national scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chytry M; Zeleny D; Hettenbergerova E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Understanding broad-scale vegetation patterns</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Brno, Czech Republic. 58th Symposium of the International Association for Vegetation Science (IAVS) – Understanding broad-scale vegetation patterns, Brno, République Tchèque, pp.136, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vegetation dynamics in pasture-woodland landscapes under climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Peringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buttler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41st Annual meeting of the Ecological Society of Germany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Oldenburg, Germany. pp.1, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15597,285 +15719,285 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water voles select and overexploit high-quality habitats, hindering future colonisations: Evidence from drone-based monitoring of dandelion-vole interactions in mountain meadows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Buronfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Couval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Levret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide d'utilisation de Phytobase (version 8.3), base de données phytosociologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide d'utilisation de Phytobase 8, base de données phytosociologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00558605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId501"/>
+      <w:footerReference w:type="default" r:id="rId505"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15943,51 +16065,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="54F7BCCA"/>
+    <w:nsid w:val="A0565E06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16174,51 +16296,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-gillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3334-1069" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-6160-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422406v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Rib&#233;mont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Richard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Le Ronc&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.114490" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442851v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina R&#246;hm" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonia Serge" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Fyfe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marquer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109776" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422229v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Buronfosse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lisse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Couval" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Levret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.72208" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911848v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouider Cherifi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/phyto/2024/0459" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924382v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Rouzet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borcard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legendre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.70013" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04687294v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamimeche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol V&#233;la" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Moula&#239;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.117464" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04687284v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lesven" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milva Druguet Dayras" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cazabonne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Arsenault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/er-2023-0075" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943422v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Dengler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jansen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olha Chusova" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth H&#252;llbusch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P Nobis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/VCS.98324" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573758v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Guarino" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Guccione" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/VCS.60951" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808471v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Borne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C Remy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107780" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345380v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Karimi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Djemiel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97373-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345369v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idoia Biurrun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remigiusz Pielech" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Dembicz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Kozub" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/JVS.13050" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03286001v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinghui Zhang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor Bartha" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Mikael Alatalo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13044" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092517v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Moulin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perasso" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Calanca" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109345" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03286015v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Steinbauer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Matthews" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13045" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533836v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/VCS/2021/77193" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293479v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Richard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13312" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202361v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Nicod" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12573" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148208v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2020.103585" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02537945v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zapata-Carbonell" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Choulet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delhautal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2019.03.013" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413687v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Marco Church" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-10989-240310" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315686v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Henriot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martak" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cuenot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loup" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Masclaux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiz097" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02270642v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Leys" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Ferrez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Manneville" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mouly" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105584" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779745v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bourioug" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Alaoui-Sehmer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bourgeade" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.283" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357324v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Jim&#233;nez-Alfaro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Su&#225;rez-Seoane" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Chytr&#253;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Hennekens" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Willner" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12736" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779749v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Julve" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/phyto/2017/0164" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962684v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Dengler" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Wagner" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Garc&#237;a-Mijangos" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779748v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.02.013" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494295v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.5029" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665868v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Peringer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Buttler" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Stupariu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiowa A. Schulze" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2017.06.012" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516588v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fournier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moretti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.03.021" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287302v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mauchamp" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1987" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259898v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12214" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-62F50PG2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522942v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;marie Badot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259876v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai-Sorin Stupariu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Rosenthal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-015-0308-z" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429221v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A Mouly" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01224" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301774v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Stoicescu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana P&#259;tru-Stupariu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2016.03.013" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211252v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frossard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saussereau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2015.00112" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211279v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reboux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Rocchi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Scherer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2015.06.027" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117795v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rocchi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Frossard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scherer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.10.086" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13HSX7VS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211250v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de C&#225;ceres" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Agrillo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Attorre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Botta-Duk&#225;t" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12179" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074594v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Quezada-Hinojosa" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl B. F&#246;llmi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Matera" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2014.09.007" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211251v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e-Claire Le Bayon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward A. D. Mitchell" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12493" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117797v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Belle" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Verneaux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-015-2222-4" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074588v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2014.885" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117800v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Andr&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Juillerat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Philippe" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074591v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12116" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V31D5J5N-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927299v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal H&#225;jek" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Ejrnaes" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Rodwell" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Pawlikowski" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12065" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808888v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gavazov" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peringer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buttler" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gillet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Spiegelberger" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-04974-180138" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768736v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ch&#233;telat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kalbermatten" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn S.M. Lannas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Spiegelberger" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bruno Wettstein" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-05287-180139" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074586v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Huber" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Briner" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lauber" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Seidl" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-05487-180241" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768738v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin S. Gavazov" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768743v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Siehoff" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-05600-180311" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913371v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Siehoff" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ch&#233;telat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926157v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Huber" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rigling" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bebi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S. Brand" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Briner" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-05499-180336" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597421v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kalbermatten" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lannas" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Wettstein" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768678v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouldi Gamoun" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouled Belgacem" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hanchi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neffati" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597166v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mariotte" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716913v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amiaud" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Th&#233;bault" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mariotte" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2012.699" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768673v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Th&#233;bault" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768675v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2012.726" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-00969116v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2012.06.004" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768728v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Lannas" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768722v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dietre" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2012.07.002" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53J6KMK5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654500v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Meyer" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilbert" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moskura" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Franchi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.05.020" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533295v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azaiez Ouled Belgacem" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Hanchi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Neffati" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768676v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Gavazov" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597815v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596760v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Bosch-Cano" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bernard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sudre" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thibaudon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2011.04.001" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442516v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kohler" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vandenberghe" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Imstepf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1526-100X.2009.00641.x" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601406v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654507v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling-Ping Zhao" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Suai Su" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gao-Lin Wu" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2011.617" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530194v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Seidl" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo M. Fernandes" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa F. Fonseca" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria J&#246;nsson" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.09.040" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRGHX2KP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654504v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samaritani" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shrestha" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fournier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frossard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-15-1757-2011" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582671v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz M&#252;ller-Sch&#228;rer" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-010-9824-8" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434296v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.08.006" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPRH89M3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558604v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Muys" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hynynen" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palah&#237;" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Lexer" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fabrika" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479642v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Peter" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ayer" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita B&#252;tler" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Egli" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-010-1668-3" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3G6H5GFV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501619v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew L. Carlson" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey A. Flagstad" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2010.01699.x" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434294v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rossi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rohrbach" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhou Diaby" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Holliger" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00135-09" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357745v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas K&#252;ffer" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Senn-Irlet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Job" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aragno" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357746v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Staehli" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-008-9414-1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XJ7RGGDL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357747v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2008.05.013" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWMHN0T1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357743v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Frel&#233;choux" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Meisser" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346759v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ratz&#233;" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre M&#252;ller" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Stoffel" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442544v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reust" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Wagner" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahzia Gadallah" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-005-0144-7" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-42CNP53C-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442532v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gobat" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442595v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Jossi" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fromin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Tarnawski" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2005.00040.x" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681447v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kohler" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Hamelin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gobat" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-005-8809-1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883705v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Schweingruber" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2003025" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126963v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hamelin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tarnawski" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roesti" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jourdain-Miserez" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1462-2920.2002.00358.x" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889768v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Gallandat" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Schneider" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Br&#252;lhmann" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Wettstein" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226777v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.umontreal.ca/catalogue/lecologie_numerique_en_r" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310142v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092614v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.hep.com.cn/skld/EN/skld/home.shtml" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779757v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9783319714035" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71404-2" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117803v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768735v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530195v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683776v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Beaufils" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Collaud" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Caillet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310251v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Python" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310200v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533904v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88945-091-6" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117799v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiowa Alraune Schulze" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357749v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357748v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789512v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Schwertz" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-5c54de" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103282v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brie, Margot" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumont, Julie" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Campedelli, Mathilde" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534008v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533924v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534053v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533991v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Greffier" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hennequin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528797v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zapata Carbonell" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533936v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429226v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bita-Nicolae" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakiv P. Didukh" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36391.34728" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211280v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Badot" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117802v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799354v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927303v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927301v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814281v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Muys" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597458v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814266v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814277v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Fernandes" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.F. Fonseca" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. J&#246;nsson" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814269v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594199v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534122v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211283v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595496v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911841v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306418v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558605v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-gillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3334-1069" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-6160-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571225v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A Lesven" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Suranyi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Feussom-Tcheumeleu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2026.109960" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422406v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Rib&#233;mont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Richard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Le Ronc&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.114490" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442851v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina R&#246;hm" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonia Serge" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Fyfe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marquer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109776" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422229v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Buronfosse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lisse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Couval" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Levret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.72208" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911848v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouider Cherifi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/phyto/2024/0459" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924382v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Rouzet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borcard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legendre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.70013" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04687294v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamimeche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol V&#233;la" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Moula&#239;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.117464" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04687284v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lesven" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milva Druguet Dayras" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cazabonne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Arsenault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/er-2023-0075" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943422v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Dengler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jansen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olha Chusova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth H&#252;llbusch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P Nobis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/VCS.98324" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573758v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Guarino" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Guccione" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/VCS.60951" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808471v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Borne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C Remy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107780" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345380v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Karimi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Djemiel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97373-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345369v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idoia Biurrun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remigiusz Pielech" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Dembicz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Kozub" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/JVS.13050" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092517v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Moulin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perasso" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Calanca" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109345" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03286001v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinghui Zhang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor Bartha" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Mikael Alatalo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13044" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03286015v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Steinbauer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Matthews" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13045" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533836v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/VCS/2021/77193" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293479v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Richard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13312" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202361v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Nicod" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12573" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148208v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2020.103585" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02537945v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zapata-Carbonell" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carry" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Choulet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delhautal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2019.03.013" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413687v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Marco Church" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-10989-240310" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315686v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Henriot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martak" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cuenot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loup" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Masclaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiz097" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02270642v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Leys" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Ferrez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Manneville" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mouly" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105584" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779745v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bourioug" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Alaoui-Sehmer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bourgeade" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.283" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357324v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Jim&#233;nez-Alfaro" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Su&#225;rez-Seoane" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Chytr&#253;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Hennekens" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Willner" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12736" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962684v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Dengler" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Wagner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Garc&#237;a-Mijangos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779749v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Julve" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/phyto/2017/0164" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779748v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.02.013" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494295v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.5029" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665868v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Peringer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Buttler" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Stupariu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiowa A. Schulze" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2017.06.012" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516588v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fournier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moretti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.03.021" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287302v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mauchamp" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1987" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259898v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12214" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-62F50PG2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522942v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;marie Badot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259876v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai-Sorin Stupariu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Rosenthal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-015-0308-z" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429221v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A Mouly" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01224" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301774v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Stoicescu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana P&#259;tru-Stupariu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2016.03.013" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211252v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frossard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saussereau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2015.00112" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211279v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reboux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Rocchi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Scherer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2015.06.027" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117795v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rocchi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Frossard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scherer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.10.086" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13HSX7VS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211250v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de C&#225;ceres" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Agrillo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Attorre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Botta-Duk&#225;t" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12179" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074594v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Quezada-Hinojosa" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl B. F&#246;llmi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Matera" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2014.09.007" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211251v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e-Claire Le Bayon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward A. D. Mitchell" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12493" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117797v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Belle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Verneaux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-015-2222-4" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074588v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2014.885" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117800v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Andr&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Juillerat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Philippe" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074591v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12116" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V31D5J5N-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927299v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal H&#225;jek" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Ejrnaes" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Rodwell" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Pawlikowski" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12065" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808888v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gavazov" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peringer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buttler" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gillet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Spiegelberger" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-04974-180138" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074586v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Huber" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Briner" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lauber" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Seidl" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-05487-180241" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768736v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ch&#233;telat" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kalbermatten" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn S.M. Lannas" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Spiegelberger" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bruno Wettstein" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-05287-180139" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913371v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Siehoff" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ch&#233;telat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-05600-180311" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768743v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Siehoff" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768738v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin S. Gavazov" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926157v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Huber" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rigling" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bebi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S. Brand" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Briner" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-05499-180336" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597421v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kalbermatten" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lannas" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Wettstein" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768678v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouldi Gamoun" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouled Belgacem" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hanchi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neffati" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597166v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mariotte" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716913v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amiaud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Th&#233;bault" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mariotte" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2012.699" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768673v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Th&#233;bault" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768675v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2012.726" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-00969116v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2012.06.004" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768728v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Lannas" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768722v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dietre" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2012.07.002" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53J6KMK5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654500v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Meyer" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilbert" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moskura" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Franchi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.05.020" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533295v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azaiez Ouled Belgacem" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Hanchi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Neffati" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768676v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Gavazov" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597815v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596760v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Bosch-Cano" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bernard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sudre" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thibaudon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2011.04.001" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442516v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kohler" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vandenberghe" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Imstepf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1526-100X.2009.00641.x" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601406v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654507v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling-Ping Zhao" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Suai Su" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gao-Lin Wu" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2011.617" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530194v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Seidl" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo M. Fernandes" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa F. Fonseca" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria J&#246;nsson" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.09.040" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRGHX2KP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654504v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samaritani" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shrestha" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fournier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frossard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-15-1757-2011" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582671v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz M&#252;ller-Sch&#228;rer" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-010-9824-8" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434296v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.08.006" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPRH89M3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558604v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Muys" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hynynen" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palah&#237;" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Lexer" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fabrika" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479642v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Peter" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ayer" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita B&#252;tler" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Egli" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-010-1668-3" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3G6H5GFV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501619v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew L. Carlson" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey A. Flagstad" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2010.01699.x" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434294v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rossi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rohrbach" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhou Diaby" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Holliger" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00135-09" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357745v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas K&#252;ffer" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Senn-Irlet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Job" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aragno" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357746v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Staehli" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-008-9414-1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357747v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2008.05.013" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWMHN0T1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357743v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Frel&#233;choux" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Meisser" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346759v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ratz&#233;" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre M&#252;ller" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Stoffel" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442532v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gobat" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442544v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reust" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Wagner" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahzia Gadallah" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-005-0144-7" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-42CNP53C-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442595v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Jossi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fromin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Tarnawski" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2005.00040.x" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681447v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kohler" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Hamelin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gobat" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-005-8809-1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883705v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Schweingruber" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2003025" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126963v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hamelin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tarnawski" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roesti" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jourdain-Miserez" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1462-2920.2002.00358.x" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889768v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Gallandat" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Schneider" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Br&#252;lhmann" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Wettstein" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226777v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.umontreal.ca/catalogue/lecologie_numerique_en_r" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310142v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092614v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.hep.com.cn/skld/EN/skld/home.shtml" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779757v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9783319714035" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71404-2" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117803v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768735v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530195v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683776v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Beaufils" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Collaud" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Caillet" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310251v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Python" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310200v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533904v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88945-091-6" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117799v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiowa Alraune Schulze" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357749v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357748v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789512v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Schwertz" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-5c54de" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103282v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brie, Margot" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumont, Julie" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Campedelli, Mathilde" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534008v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533924v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534053v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533991v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Greffier" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hennequin" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528797v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zapata Carbonell" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533936v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429226v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bita-Nicolae" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakiv P. Didukh" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36391.34728" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211280v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Badot" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117802v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799354v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927303v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927301v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814281v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Muys" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597458v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814266v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814277v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Fernandes" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.F. Fonseca" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. J&#246;nsson" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814269v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594199v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534122v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211283v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595496v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911841v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306418v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558605v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>