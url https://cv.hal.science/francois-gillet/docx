--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -190,771 +190,771 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of environmental factors on pollen- and chironomid-based Holocene temperature inferences: A multisite comparison in eastern Canada</w:t>
+                <w:t xml:space="preserve">Does increasing human impact across the holocene result in simplification of vegetation composition and diversity across Europe? A pollen-based spatio-temporal approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan A Lesven</w:t>
+                <w:t xml:space="preserve">Caterina Röhm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Millet</w:t>
+                <w:t xml:space="preserve">Maria Antonia Serge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ralph Fyfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustin Feussom-Tcheumeleu</w:t>
+                <w:t xml:space="preserve">Laurent Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 381, pp.109960. </w:t>
+              <w:t xml:space="preserve">, 2026, 374, pp.109776. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2026.109960⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05571225v1</w:t>
+                <w:t xml:space="preserve">hal-05442851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understory plant indicator values poorly perform at monitoring temporal changes in French forest soil chemical properties</w:t>
+                <w:t xml:space="preserve">Influence of environmental factors on pollen- and chironomid-based Holocene temperature inferences: A multisite comparison in eastern Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robinson Ribémont</w:t>
+                <w:t xml:space="preserve">Jonathan A Lesven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+                <w:t xml:space="preserve">Laurent Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Richard</w:t>
+                <w:t xml:space="preserve">Thomas Suranyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Lenoir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Iris Le Roncé</w:t>
+                <w:t xml:space="preserve">Augustin Feussom-Tcheumeleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2025.114490⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 381, pp.109960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2026.109960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05422406v1</w:t>
+                <w:t xml:space="preserve">hal-05571225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does increasing human impact across the holocene result in simplification of vegetation composition and diversity across Europe? A pollen-based spatio-temporal approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understory plant indicator values poorly perform at monitoring temporal changes in French forest soil chemical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robinson Ribémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caterina Röhm</w:t>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Antonia Serge</w:t>
+                <w:t xml:space="preserve">Benoît Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralph Fyfe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Gillet</w:t>
+                <w:t xml:space="preserve">Jonathan Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Marquer</w:t>
+                <w:t xml:space="preserve">Iris Le Roncé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 374, pp.109776. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 182, pp.114490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109776⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2025.114490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05442851v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05422406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fossorial form of water voles select and overexploit high‐quality habitats, hindering future colonizations: evidence from drone‐based monitoring of dandelion‐vole interactions in mountain meadows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rarity and sparseness in plant communities: impact of minor species removal on beta diversity and canonical ordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Buronfosse</w:t>
+                <w:t xml:space="preserve">Adeline Rouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Lisse</w:t>
+                <w:t xml:space="preserve">Daniel Borcard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Couval</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.72208⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 36 (1), pp.e70013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jvs.70013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05422229v1</w:t>
+                <w:t xml:space="preserve">hal-04924382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typology, diversity and ecology of the vegetation of Djebel Tessala (Algeria)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fossorial form of water voles select and overexploit high‐quality habitats, hindering future colonizations: evidence from drone‐based monitoring of dandelion‐vole interactions in mountain meadows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Buronfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kouider Cherifi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Hélène Lisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Couval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Levret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytocoenologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/phyto/2024/0459⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (9), pp.e72208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.72208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04911848v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05422229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rarity and sparseness in plant communities: impact of minor species removal on beta diversity and canonical ordination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Typology, diversity and ecology of the vegetation of Djebel Tessala (Algeria)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouider Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 36 (1), pp.e70013. </w:t>
+              <w:t xml:space="preserve">Phytocoenologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 52 (2), pp.151-167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jvs.70013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1127/phyto/2024/0459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04924382v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogeography and ecology of the Algerian island flora</w:t>
               </w:r>
@@ -966,51 +966,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hamimeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Errol Véla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Moulaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1096,51 +1096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milva Druguet Dayras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Cazabonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Arsenault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1319,265 +1319,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03943422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant communities, synusiae and the arithmetic of a sustainable classification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Testing a new automated macrocharcoal detection method applied to a transect of lacustrine sediment cores in eastern Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lesven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milva Druguet Dayras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Guarino</w:t>
+                <w:t xml:space="preserve">Romain Borne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Guccione</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Cécile C Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vegetation Classification and Survey</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3, pp.7-13. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 295, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/VCS.60951⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03573758v1</w:t>
+                <w:t xml:space="preserve">hal-03808471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing a new automated macrocharcoal detection method applied to a transect of lacustrine sediment cores in eastern Canada</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plant communities, synusiae and the arithmetic of a sustainable classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Borne</w:t>
+                <w:t xml:space="preserve">Riccardo Guarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile C Remy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Marina Guccione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 295, </w:t>
+              <w:t xml:space="preserve">Vegetation Classification and Survey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.7-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107780⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3897/VCS.60951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03808471v1</w:t>
+                <w:t xml:space="preserve">hal-03573758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial transfers from permanent grassland ecosystems to milk in dairy farms in the Comté cheese area</w:t>
               </w:r>
@@ -1736,51 +1736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remigiusz Pielech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwona Dembicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Łukasz Kozub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1825,278 +1825,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03345369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DynaGraM: A process-based model to simulate multi-species plant community dynamics in managed grasslands</w:t>
+                <w:t xml:space="preserve">Scale dependence of species–area relationships is widespread but generally weak in Palaearctic grasslands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Moulin</w:t>
+                <w:t xml:space="preserve">Jinghui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Perasso</w:t>
+                <w:t xml:space="preserve">Sándor Bartha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierluigi Calanca</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Juha Mikael Alatalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idoia Biurrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 439, pp.109345. </w:t>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (3), pp.e13044. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2020.109345⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jvs.13044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03092517v1</w:t>
+                <w:t xml:space="preserve">hal-03286001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scale dependence of species–area relationships is widespread but generally weak in Palaearctic grasslands</w:t>
+                <w:t xml:space="preserve">DynaGraM: A process-based model to simulate multi-species plant community dynamics in managed grasslands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinghui Zhang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Thibault Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Perasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Calanca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 32 (3), pp.e13044. </w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 439, pp.109345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jvs.13044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2020.109345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03286001v1</w:t>
+                <w:t xml:space="preserve">hal-03092517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine‐grain beta diversity of Palaearctic grassland vegetation</w:t>
               </w:r>
@@ -2134,51 +2134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Steinbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Matthews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sándor Bartha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 32 (3), </w:t>
@@ -2242,51 +2242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwona Dembicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Dengler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Matthews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2363,51 +2363,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The climatic debt is growing in the understorey of temperate forests: Stand characteristics matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Corcket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2497,51 +2497,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent changes in mountain hay meadows of high conservation value in eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Nicod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Vegetation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 24 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2588,77 +2588,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vole disturbances and plant community diversity in a productive hay meadow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Nicod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Couval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Oecologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 106, pp.103585. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2686,1198 +2686,1198 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03148208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous ecological recovery of vegetation in a red gypsum landfill: Betula pendula dominates after 10 years of inactivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards the assessment of biodiversity and management practices in mountain pastures using diagnostic species?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Nicod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Zapata-Carbonell</w:t>
+                <w:t xml:space="preserve">Bérangère Leys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Bégeot</w:t>
+                <w:t xml:space="preserve">Yorick Ferrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Carry</w:t>
+                <w:t xml:space="preserve">Vincent Manneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavien Choulet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pauline Delhautal</w:t>
+                <w:t xml:space="preserve">Arnaud Mouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2019.03.013⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 107, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.105584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02537945v1</w:t>
+                <w:t xml:space="preserve">hal-02270642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action-orientated research and framework: insights from the French long-term social-ecological research network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spontaneous ecological recovery of vegetation in a red gypsum landfill: Betula pendula dominates after 10 years of inactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Zapata-Carbonell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
+                <w:t xml:space="preserve">Carole Bégeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Benoît</w:t>
+                <w:t xml:space="preserve">Nicolas Carry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
+                <w:t xml:space="preserve">Flavien Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Breton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jon Marco Church</w:t>
+                <w:t xml:space="preserve">Pauline Delhautal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5751/ES-10989-240310⟩</w:t>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2019.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413687v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02537945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence and ecological determinants of the contamination of floodplain wetlands with Klebsiella pneumoniae and pathogenic or antibiotic-resistant Escherichia coli</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Action-orientated research and framework: insights from the French long-term social-ecological research network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Henriot</w:t>
+                <w:t xml:space="preserve">Marc Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Martak</w:t>
+                <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Cuenot</w:t>
+                <w:t xml:space="preserve">Vincent Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Loup</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Masclaux</w:t>
+                <w:t xml:space="preserve">Jon Marco Church</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiz097⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (3), pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5751/ES-10989-240310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02315686v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the assessment of biodiversity and management practices in mountain pastures using diagnostic species?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Nicod</w:t>
+                <w:t xml:space="preserve">Occurrence and ecological determinants of the contamination of floodplain wetlands with Klebsiella pneumoniae and pathogenic or antibiotic-resistant Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Henriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérangère Leys</w:t>
+                <w:t xml:space="preserve">Daniel Martak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yorick Ferrez</w:t>
+                <w:t xml:space="preserve">Quentin Cuenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Manneville</w:t>
+                <w:t xml:space="preserve">Christophe Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Mouly</w:t>
+                <w:t xml:space="preserve">Hélène Masclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 107, pp.1-9. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 95 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.105584⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiz097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02270642v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sewage sludge as a soil amendment in a Larix decidua plantation: Effects on tree growth and floristic diversity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modelling vegetation dynamics in managed grasslands: Responses to drivers depend on species richness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Perasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.11.283⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 374, pp.22 - 36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2018.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01779745v1</w:t>
+                <w:t xml:space="preserve">hal-01779748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the distribution and compositional variation of plant communities at the continental scale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wolfgang Willner</w:t>
+                <w:t xml:space="preserve">Sewage sludge as a soil amendment in a Larix decidua plantation: Effects on tree growth and floristic diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bourioug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Alaoui-Sehmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bourgeade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Distributions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ddi.12736⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 621, pp.291 - 301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.11.283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357324v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01779745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GrassPlot – a database of multi-scale plant diversity in Palaearctic grasslands</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The integrated synusial approach to vegetation classification and analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Julve</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytocoenologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 48 (3), pp.331-347</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 48 (2), pp.141-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/phyto/2017/0164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962684v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01779749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The integrated synusial approach to vegetation classification and analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">GrassPlot – a database of multi-scale plant diversity in Palaearctic grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurgen Dengler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktoria Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwona Dembicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itziar García-Mijangos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytocoenologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 48 (2), pp.141-152. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018, 48 (3), pp.331-347</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01779749v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling vegetation dynamics in managed grasslands: Responses to drivers depend on species richness</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modelling the distribution and compositional variation of plant communities at the continental scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borja Jiménez-Alfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Suárez-Seoane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Chytrý</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Hennekens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Willner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 374, pp.22 - 36. </w:t>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (7), pp.978-990. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2018.02.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ddi.12736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01779748v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpolation of temperatures under forest cover on a regional scale in the French Jura Mountains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Climatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 37 (S1), pp.659-670. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3937,51 +3937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Peringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Buttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ileana Stupariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4058,77 +4058,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting processes drive alpha and beta taxonomic, functional and phylogenetic diversity of orthopteran communities in grasslands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 242, pp.43 - 52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4156,684 +4156,684 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01516588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent changes in mountain grasslands: a vegetation resampling study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Impact of nitrogen inputs on multiple facets of plant biodiversity in mountain grasslands: does nutrient source matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Mauchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Mouly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (8), pp.2333-2345. </w:t>
+              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (2), pp.206-217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.1987⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/avsc.12214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01287302v1</w:t>
+                <w:t xml:space="preserve">hal-01259898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of nitrogen inputs on multiple facets of plant biodiversity in mountain grasslands: does nutrient source matter?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent changes in mountain grasslands: a vegetation resampling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Mauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mouly</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (8), pp.2333-2345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.1987⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/avsc.12214⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01259898v1</w:t>
+                <w:t xml:space="preserve">hal-01287302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent changes in mountain grasslands: a vegetation resampling study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Multiple assembly rules drive the co-occurrence of orthopteran and plant species in grasslands: Combining network, functional and phylogenetic approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud A Mouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Mouly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.1987⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.1224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.01224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04522942v1</w:t>
+                <w:t xml:space="preserve">hal-01429221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale feedbacks between tree regeneration traits and herbivore behavior explain the structure of pasture-woodland mosaics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mihai-Sorin Stupariu</w:t>
+                <w:t xml:space="preserve">Recent changes in mountain grasslands: a vegetation resampling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Mauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gert Rosenthal</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre‐marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mouly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10980-015-0308-z⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (8), pp.2333-2345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.1987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259876v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04522942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple assembly rules drive the co-occurrence of orthopteran and plant species in grasslands: Combining network, functional and phylogenetic approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Fournier</w:t>
+                <w:t xml:space="preserve">Multi-scale feedbacks between tree regeneration traits and herbivore behavior explain the structure of pasture-woodland mosaics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Peringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiowa A. Schulze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ileana Stupariu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai-Sorin Stupariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud A Mouly</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gert Rosenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, pp.1224. </w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (4), pp.913-927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2016.01224⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10980-015-0308-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01429221v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape-scale simulation experiments test Romanian and Swiss management guidelines for mountain pasture-woodland habitat diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Peringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gert Rosenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Stoicescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4891,861 +4891,861 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the robustness of early warning signals to temporal aggregation?</w:t>
+                <w:t xml:space="preserve">Cadmium accumulation in six common plant species associated with soils containing high geogenic cadmium concentrations at Le Gurnigel, Swiss Jura Mountains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Frossard</w:t>
+                <w:t xml:space="preserve">Raul Quezada-Hinojosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Saussereau</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Karl B. Föllmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Matera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2015.00112⟩</w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 124, pp.85-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2014.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01211252v1</w:t>
+                <w:t xml:space="preserve">hal-01074594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation microbiologique de 3193 logements français des enfants de la cohorte ELFE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Reboux</w:t>
+                <w:t xml:space="preserve">Functional responses of multitaxa communities to disturbance and stress gradients in a restored floodplain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steffi Rocchi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Victor Frossard</w:t>
+                <w:t xml:space="preserve">Renée-Claire Le Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Scherer</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Edward A. D. Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2015.06.027⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 52 (5), pp.1364-1373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.12493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211279v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiological characterization of 3193 French dwellings of Elfe cohort children</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What is the robustness of early warning signals to temporal aggregation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Frossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rocchi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Saussereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Perasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.10.086⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3, pp.112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2015.00112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01117795v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative framework for broad-scale plot-based vegetation classification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation microbiologique de 3193 logements français des enfants de la cohorte ELFE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Reboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Frossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miquel de Cáceres</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Zoltán Botta-Dukát</w:t>
+                <w:t xml:space="preserve">Benoit Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/avsc.12179⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (3), pp.228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2015.06.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211250v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadmium accumulation in six common plant species associated with soils containing high geogenic cadmium concentrations at Le Gurnigel, Swiss Jura Mountains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comparative framework for broad-scale plot-based vegetation classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miquel de Cáceres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Chytrý</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Agrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Attorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raul Quezada-Hinojosa</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zoltán Botta-Dukát</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2014.09.007⟩</w:t>
+              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (4), pp.543-560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/avsc.12179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01074594v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional responses of multitaxa communities to disturbance and stress gradients in a restored floodplain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Gillet</w:t>
+                <w:t xml:space="preserve">Microbiological characterization of 3193 French dwellings of Elfe cohort children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Reboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renée-Claire Le Bayon</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 505, pp.1026-1035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.10.086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.12493⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01211251v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assemblages and paleo-diet variability of subfossil Chironomidae (Diptera) from a deep lake (Lake Grand Maclu, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Verneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5799,3997 +5799,3997 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasted taxonomic, phylogenetic and functional diversity patterns in semi-natural permanent grasslands along an altitudinal gradient</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biogeographic patterns of base-rich fen vegetation across Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borja Jiménez-Alfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Perronne</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michal Hájek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasmus Ejrnaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Rodwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paweł Pawlikowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5091/plecevo.2014.885⟩</w:t>
+              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (2), pp.367-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/avsc.12065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01074588v1</w:t>
+                <w:t xml:space="preserve">hal-00927299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventaire de la flore vasculaire (Ptéridophytes et Spermaphytes) de Franche-Comté : Indigénats, raretés, menaces, protections</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Contrasted taxonomic, phylogenetic and functional diversity patterns in semi-natural permanent grasslands along an altitudinal gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Mauchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles Archives de la Flore jurassienne et du nord-est de la France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 147 (2), pp.165 - 175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5091/plecevo.2014.885⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117800v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01074588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of management type and intensity on multiple facets of grassland biodiversity in the French Jura Mountains</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Inventaire de la flore vasculaire (Ptéridophytes et Spermaphytes) de Franche-Comté : Indigénats, raretés, menaces, protections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yorick Ferrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Juillerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Nouvelles Archives de la Flore jurassienne et du nord-est de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11, pp.5-49</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01074591v1</w:t>
+                <w:t xml:space="preserve">hal-01117800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeographic patterns of base-rich fen vegetation across Europe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of management type and intensity on multiple facets of grassland biodiversity in the French Jura Mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Mauchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Vegetation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 17 (2), pp.367-380. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 17 (4), pp.645-657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/avsc.12116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/avsc.12065⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00927299v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01074591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of forage production in pasture-woodlands of the Swiss Jura Mountains under projected climate change scenarios</w:t>
+                <w:t xml:space="preserve">A contextual analysis of land-use and vegetation changes in two wooded pastures in the Swiss Jura mountains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Gavazov</w:t>
+                <w:t xml:space="preserve">J. Chételat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Peringer</w:t>
+                <w:t xml:space="preserve">M. Kalbermatten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Buttler</w:t>
+                <w:t xml:space="preserve">K. Lannas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gillet</w:t>
+                <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Spiegelberger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.B. Wettstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 18 (1), 13 p. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 18 (1), pp.16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00808888v1</w:t>
+                <w:t xml:space="preserve">hal-02597421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Social-Ecological Feedback Effects in the Implementation of Payments for Environmental Services in Pasture-Woodlands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Contextual Analysis of Land-Use and Vegetation Changes in Two Wooded Pastures in the Swiss Jura Mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Chételat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Huber</w:t>
+                <w:t xml:space="preserve">Michael Kalbermatten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Briner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexander Peringer</w:t>
+                <w:t xml:space="preserve">Kathryn S.M. Lannas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Lauber</w:t>
+                <w:t xml:space="preserve">Thomas Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Seidl</w:t>
+                <w:t xml:space="preserve">Jean-Bruno Wettstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 18 (2), pp.41. </w:t>
+              <w:t xml:space="preserve">, 2013, 18 (1), pp.39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5751/ES-05487-180241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5751/ES-05287-180139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01074586v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Contextual Analysis of Land-Use and Vegetation Changes in Two Wooded Pastures in the Swiss Jura Mountains</w:t>
+                <w:t xml:space="preserve">Modeling Social-Ecological Feedback Effects in the Implementation of Payments for Environmental Services in Pasture-Woodlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Chételat</w:t>
+                <w:t xml:space="preserve">Robert Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Kalbermatten</w:t>
+                <w:t xml:space="preserve">Simon Briner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Peringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathryn S.M. Lannas</w:t>
+                <w:t xml:space="preserve">Stefan Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Spiegelberger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Bruno Wettstein</w:t>
+                <w:t xml:space="preserve">Roman Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 18 (1), pp.39. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5751/ES-05287-180139⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 18 (2), pp.41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5751/ES-05487-180241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00768736v1</w:t>
+                <w:t xml:space="preserve">hal-01074586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Past and future landscape dynamics in pasture-woodlands of the Swiss Jura Mountains under climate change</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+                <w:t xml:space="preserve">Dynamics of forage production in pasture-woodlands of the Swiss Jura Mountains under projected climate change scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gavazov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Peringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Chételat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+                <w:t xml:space="preserve">A. Buttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 18 (3), 32 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5751/ES-05600-180311⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 18 (1), 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5751/ES-04974-180138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00913371v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Past and future landscape dynamics in pasture-woodlands of the Swiss Jura Mountains under climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Buttler</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Peringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Siehoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chételat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Spiegelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 18 (3), pp.11. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
+              <w:t xml:space="preserve">, 2013, 18 (3), 32 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5751/ES-05600-180311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768743v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Forage Production in Pasture-woodlands of the Swiss Jura Mountains under Projected Climate Change Scenarios</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Past and future landscape dynamics in pasture-woodlands of the Swiss Jura Mountains under climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Peringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Siehoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Chételat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Spiegelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Buttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 18 (1), pp.38. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5751/ES-04974-180138⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 18 (3), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5751/ES-05600-180311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768738v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable land use in mountain regions under global change: synthesis across scales and disciplines</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics of Forage Production in Pasture-woodlands of the Swiss Jura Mountains under Projected Climate Change Scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bebi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Konstantin S. Gavazov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Peringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Buttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Spiegelberger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 18 (3), 20 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5751/ES-05499-180336⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 18 (1), pp.38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5751/ES-04974-180138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926157v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A contextual analysis of land-use and vegetation changes in two wooded pastures in the Swiss Jura mountains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Chételat</w:t>
+                <w:t xml:space="preserve">Sustainable land use in mountain regions under global change: synthesis across scales and disciplines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rigling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kalbermatten</w:t>
+                <w:t xml:space="preserve">F.S. Brand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Lannas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.B. Wettstein</w:t>
+                <w:t xml:space="preserve">S. Briner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 18 (1), pp.16</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 18 (3), 20 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5751/ES-05499-180336⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597421v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du pâturage sur la diversité floristique des parcours arides du sud tunisien</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conservation des pâturages boisés du Jura : défis climatiques et agro-politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Buttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouldi Gamoun</w:t>
+                <w:t xml:space="preserve">Konstantin Gavazov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Peringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Siehoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ouled Belgacem</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Mariotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 67 (3), pp.271-282</w:t>
+              <w:t xml:space="preserve">Agrarforschung Schweiz - Recherche Agronomique Suisse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (7-8), pp.346-353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00768678v1</w:t>
+                <w:t xml:space="preserve">hal-00768676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation des pâturages boisés du Jura : défis climatiques et agro-politiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution récente et future des paysages sylvo-pastoraux du Parc Jurassien Vaudois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Spiegelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chételat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kalbermatten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Buttler</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mariotte</w:t>
+                <w:t xml:space="preserve">K. Lannas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agrarforschung Schweiz - Recherche Agronomique Suisse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 3 (7-8), pp.346-353</w:t>
+              <w:t xml:space="preserve">Schweizerische Zeitschrift fuer Forstwesen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 163 (12), pp.469-480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597166v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do plant community ecologists consider the complementarity of observational, experimental and theoretical approaches?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Mariotte</w:t>
+                <w:t xml:space="preserve">Conservation des pâturages boisés du Jura : défis climatiques et agro-politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gavazov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Peringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Siehoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mariotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Ecology and Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agrarforschung Schweiz - Recherche Agronomique Suisse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (7-8), pp.346-353</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00716913v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do plant community ecologists consider the complementarity of observational, experimental and theoretical approaches?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Effet du pâturage sur la diversité floristique des parcours arides du sud tunisien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouldi Gamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ouled Belgacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hanchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Neffati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Ecology and Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 67 (3), pp.271-282</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768673v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights in plant community ecology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution récente et future des paysages sylvo-pastoraux du Jura vaudois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Buttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Chételat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kalbermatten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn Lannas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Ecology and Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal Forestier Suisse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 163 (12), pp.469-480</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768675v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural relationships among vegetation, soil fauna and humus form in a subalpine forest ecosystem: a Hierarchical Multiple Factor Analysis (HMFA)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Gillet</w:t>
+                <w:t xml:space="preserve">Modern pollen rain and fungal spore assemblages from pasture woodlands at Lake Saint-Point (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dietre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2012.06.004⟩</w:t>
+              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 186, pp.69-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2012.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-00969116v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution récente et future des paysages sylvo-pastoraux du Jura vaudois</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michael Kalbermatten</w:t>
+                <w:t xml:space="preserve">Using &amp;quot;bryophytes and their associated testate amoeba&amp;quot; microsystems as indicators of atmospheric pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moskura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathryn Lannas</w:t>
+                <w:t xml:space="preserve">M. Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Forestier Suisse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (1), pp.144-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2011.05.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768728v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00654500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modern pollen rain and fungal spore assemblages from pasture woodlands at Lake Saint-Point (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Dietre</w:t>
+                <w:t xml:space="preserve">How do plant community ecologists consider the complementarity of observational, experimental and theoretical approaches?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Spiegelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Gauthier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Amiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mariotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2012.07.002⟩</w:t>
+              <w:t xml:space="preserve">Plant Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 145 (1), p. 4 - p. 12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5091/plecevo.2012.699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00768722v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00716913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using &amp;quot;bryophytes and their associated testate amoeba&amp;quot; microsystems as indicators of atmospheric pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Meyer</w:t>
+                <w:t xml:space="preserve">How do plant community ecologists consider the complementarity of observational, experimental and theoretical approaches?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Spiegelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Gilbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Gillet</w:t>
+                <w:t xml:space="preserve">Bernard Amiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Moskura</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Franchi</w:t>
+                <w:t xml:space="preserve">Aurélie Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mariotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2011.05.020⟩</w:t>
+              <w:t xml:space="preserve">Plant Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 145 (1), pp.4-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5091/plecevo.2012.699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00654500v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du pâturage sur la diversité floristique des parcours arides du sud tunisien</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">New insights in plant community ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Buttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 145 (1), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5091/plecevo.2012.726⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533295v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation des pâturages boisés du Jura : défis climatiques et agro-politiques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural relationships among vegetation, soil fauna and humus form in a subalpine forest ecosystem: a Hierarchical Multiple Factor Analysis (HMFA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agrarforschung Schweiz - Recherche Agronomique Suisse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pedobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55 (6), pp.321-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2012.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768676v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-00969116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution récente et future des paysages sylvo-pastoraux du Parc Jurassien Vaudois</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet du pâturage sur la diversité floristique des parcours arides du sud tunisien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouldi Gamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azaiez Ouled Belgacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belgacem Hanchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Neffati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schweizerische Zeitschrift fuer Forstwesen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 163 (12), pp.469-480</w:t>
+              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 67 (3), pp.271-282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597815v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human exposure to allergenic pollens: A comparison between urban and rural areas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polyploidy and invasion success: trait trade-offs in native and introduced cytotypes of two Asteraceae species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Bosch-Cano</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heinz Müller-Schärer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Buttler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2011.04.001⟩</w:t>
+              <w:t xml:space="preserve">Plant Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 212 (2), pp.315-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11258-010-9824-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04596760v1</w:t>
+                <w:t xml:space="preserve">hal-00582671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoration of threatened arable weed communities in abandoned mountainous crop fields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heterogeneity of soil carbon pools and fluxes in a channelized and a restored floodplain section (Thur River, Switzerland)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Samaritani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Shrestha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Kohler</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Frossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Restoration Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1526-100X.2009.00641.x⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15 (6), pp.1757-1769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-15-1757-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00442516v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00654504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human exposure to allergenic pollens: A comparison between urban and rural areas.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId326" w:history="1">
+                <w:t xml:space="preserve">Human exposure to allergenic pollens: A comparison between urban and rural areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Bosch-Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Thibaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 111 (5), pp.619-625. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envres.2011.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00601406v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04596760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term effects of grazing exclusion on aboveground and belowground plant species diversity in a steppe of the Loess Plateau, China</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Restoration of threatened arable weed communities in abandoned mountainous crop fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Vandenberghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Imstepf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5091/plecevo.2011.617⟩</w:t>
+              <w:t xml:space="preserve">Restoration Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (101), pp.62-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1526-100X.2009.00641.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00654507v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00442516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling natural disturbances in forest ecosystems: A review</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Human exposure to allergenic pollens: A comparison between urban and rural areas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Bosch-Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Sudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anna Maria Jönsson</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Thibaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2010.09.040⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 111 (5), pp.619-625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2011.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00530194v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00601406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity of soil carbon pools and fluxes in a channelized and a restored floodplain section (Thur River, Switzerland)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-term effects of grazing exclusion on aboveground and belowground plant species diversity in a steppe of the Loess Plateau, China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling-Ping Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ji-Suai Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gao-Lin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-15-1757-2011⟩</w:t>
+              <w:t xml:space="preserve">Plant Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 144 (3), pp.313-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5091/plecevo.2011.617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00654504v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00654507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyploidy and invasion success: trait trade-offs in native and introduced cytotypes of two Asteraceae species</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modelling natural disturbances in forest ecosystems: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupert Seidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo M. Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa F. Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Maria Jönsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 222 (4), pp.903-924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2010.09.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11258-010-9824-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00582671v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00530194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of dung deposition on small-scale patch structure and seasonal vegetation dynamics in mountain pastures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Vandenberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Buttler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9973,51 +9973,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term dynamics of aboveground fungal communities in a subalpine Norway spruce forest under elevated nitrogen input</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10141,64 +10141,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew L. Carlson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindsey A. Flagstad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward A. D. Mitchell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 98 (5), pp.1084-1095. </w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10245,51 +10245,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical assessment of variability of terminal restriction fragment length polymorphism analysis applied to complex microbial communities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rohrbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10356,385 +10356,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00434294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological determinants of fungal diversity on dead wood in European forests</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modelling vegetation dynamics in heterogeneous pasture-woodland landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Aragno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Diversity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 217 (1-2), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2008.05.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00357745v1</w:t>
+                <w:t xml:space="preserve">hal-00357747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants for the conservation of a vulnerable fire-dependent species at its marginal range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Staehli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 199 (1), pp.89-98. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11258-008-9414-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00357746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling vegetation dynamics in heterogeneous pasture-woodland landscapes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Ecological determinants of fungal diversity on dead wood in European forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Küffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Senn-Irlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Job</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aragno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fungal Diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 30, pp.83-95</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00357747v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00357745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Succession secondaire et perte de diversité végétale après réduction du broutage dans un pâturage boisé des Alpes centrales suisses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Freléchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Meisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10785,51 +10785,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation modelling of ecological hierarchies in constructive dynamical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ratzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10874,281 +10874,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00346759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of cattle activities on gap colonisation in mountain pastures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId332" w:history="1">
+                <w:t xml:space="preserve">Spatial and seasonal patterns of cattle habitat use in a mountain wooded pasture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Gobat</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphanie Reust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene H. Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahzia Gadallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Folia Geobotanica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 21 (2), pp.281-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10980-005-0144-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00442532v1</w:t>
+                <w:t xml:space="preserve">hal-00442544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and seasonal patterns of cattle habitat use in a mountain wooded pasture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId332" w:history="1">
+                <w:t xml:space="preserve">Effect of cattle activities on gap colonisation in mountain pastures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gobat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Buttler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Folia Geobotanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 41 (3), pp.289-304</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10980-005-0144-7⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00442544v1</w:t>
+                <w:t xml:space="preserve">hal-00442532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How elevated pCO2 modifies total and metabolically active bacterial communities in the rhizosphere of two perennial grasses grown under field conditions</w:t>
               </w:r>
@@ -11173,64 +11173,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fromin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Tarnawski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 55 (3), pp.339-350. </w:t>
@@ -11294,77 +11294,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gobat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buttler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 278 (1-2), pp.327-340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11424,64 +11424,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Freléchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Buttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gobat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fritz Schweingruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11675,51 +11675,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pâturages boisés du Parc Jurassien Vaudois dans le projet intégré GEST-MONTAGNE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-D. Gallandat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11815,77 +11815,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'écologie numérique en R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Borcard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Presses de l’Université de Montréal, Montréal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 504 p., 2025, Paramètres, 978-2-7606-5423-5</w:t>
             </w:r>
           </w:p>
@@ -11912,77 +11912,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Ecology with R, Japanese edition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Borcard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kyoritsu Shuppan Co. Ltd, 496 p., 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12000,77 +12000,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Ecology with R, Second Chinese Edition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Borcard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher Education Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
@@ -12097,77 +12097,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Ecology with R. Second Edition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Borcard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.440, 2018, Use R! series, 978-3-319-71403-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
@@ -12203,77 +12203,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Ecology with R (Chinese Edition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Borcard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Higher Education Press, 275 p., 2014, 978-7040394726</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12304,64 +12304,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les prairies : biodiversité et services écosystémiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Mauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12386,233 +12386,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00768735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Ecology with R</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">Springer, pp.302, 2011, Use R!, 978-1-4419-7975-9</w:t>
+                <w:t xml:space="preserve">Synopsis des groupements végétaux de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yorick Ferrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Collaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société botanique de Franche-Comté, Conservatoire botanique national de Franche-Comté, pp.282, 2011, Les Nouvelles Archives de la Flore jurassienne et du nord-est de la France, 1765-0674</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00530195v1</w:t>
+                <w:t xml:space="preserve">hal-00683776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synopsis des groupements végétaux de Franche-Comté</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical Ecology with R</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Borcard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer, pp.302, 2011, Use R!, 978-1-4419-7975-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Caillet</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-00683776v1</w:t>
+                <w:t xml:space="preserve">hal-00530195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12624,255 +12624,255 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les services écosystémiques de la forêt jurassienne face au réchauffement climatique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Prédire le futur des écosystèmes jurassiens… est-ce raisonnable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Magny; Hervé Richard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire du climat dans les Montagnes du Jura – Écosystèmes et sociétés face à un avenir incertain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions de La Belle Etoile, pp.209-212, 2023, 978-2-491372-31-6</w:t>
+              <w:t xml:space="preserve">, Editions de La Belle Etoile, pp.218-224, 2023, 978-2-491372-31-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04310251v1</w:t>
+                <w:t xml:space="preserve">hal-04310200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédire le futur des écosystèmes jurassiens… est-ce raisonnable ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les services écosystémiques de la forêt jurassienne face au réchauffement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Python</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Magny; Hervé Richard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire du climat dans les Montagnes du Jura – Écosystèmes et sociétés face à un avenir incertain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions de La Belle Etoile, pp.218-224, 2023, 978-2-491372-31-6</w:t>
+              <w:t xml:space="preserve">, Editions de La Belle Etoile, pp.209-212, 2023, 978-2-491372-31-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04310200v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the robustness of early warning signals to temporal aggregation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Saussereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Perasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Using Paleolimnology for Management and Restoration of Lakes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Frontiers Media SA, 2017, Frontiers Research Topics, </w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12945,51 +12945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiowa Alraune Schulze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ileana Stupariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai-Sorin Stupariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Buttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13048,64 +13048,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Swiss mountain wooded pastures: patterns and processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Buttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rigueiro-Rodriguez A., McAdam J. &amp; Mosquera-Losada M.R. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroforestry in Europe: Current Status and Future Prospects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.377-396, 2009, Advances in Agroforestry</w:t>
@@ -13134,51 +13134,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological Models: Plant Competition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jørgensen S.E. &amp; Fath B.D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Ecology, 1st Edition, Vol. 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.2783-2793, 2008</w:t>
@@ -13199,2209 +13199,2343 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00357748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of ecosystem services and plant diversity over the past 200 years</w:t>
+                <w:t xml:space="preserve">Passengers, not drivers of change: Rethinking alien impacts in a human-shaped world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Mazier</w:t>
+                <w:t xml:space="preserve">Willem Goossens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yael Schwertz</w:t>
+                <w:t xml:space="preserve">Christian Ledergerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Binet</w:t>
+                <w:t xml:space="preserve">Stef Haesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Gaucherel</w:t>
+                <w:t xml:space="preserve">Marijke Geuskens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Galop</w:t>
+                <w:t xml:space="preserve">Senne Spreij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LabEx DRIIHM OHMi Nunavik CNRS-InEE, Jun 2022, Nantes, France. </w:t>
+              <w:t xml:space="preserve">World Biodiversity Forum WBF2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Davos, Switzerland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34972/driihm-5c54de⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/wbf2026-39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03789512v1</w:t>
+                <w:t xml:space="preserve">hal-05594296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des transferts microbiens du sol au lait en filière AOP Comté</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics of ecosystem services and plant diversity over the past 200 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brie, Margot</w:t>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dumont, Julie</w:t>
+                <w:t xml:space="preserve">Yael Schwertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Campedelli, Mathilde</w:t>
+                <w:t xml:space="preserve">Stéphane Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gaucherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international francophone 3R 2020, une 25ème édition numérique au plus près des grands enjeux des filières animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabEx DRIIHM OHMi Nunavik CNRS-InEE, Jun 2022, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34972/driihm-5c54de⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03103282v1</w:t>
+                <w:t xml:space="preserve">hal-03789512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling grassland biodiversity under climate change and implications for ecosystem services</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Évaluation des transferts microbiens du sol au lait en filière AOP Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brie, Margot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumont, Julie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Campedelli, Mathilde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International REKLIM Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Congrès international francophone 3R 2020, une 25ème édition numérique au plus près des grands enjeux des filières animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03534008v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disturbance modelling of plant community dynamics in managed grasslands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modelling grassland biodiversity under climate change and implications for ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Calanca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corentin Nicod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEM 2019, The International Society for Ecological Modelling Global Conference 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Salzburg, Austria</w:t>
+              <w:t xml:space="preserve">2nd International REKLIM Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533924v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03534008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of a grassland vegetation model: responses to drivers depend on species richness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Disturbance modelling of plant community dynamics in managed grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Gillet</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Nicod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MB2 2018, Mathematical Biology Modelling days of Besançon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Besançon, France</w:t>
+              <w:t xml:space="preserve">ISEM 2019, The International Society for Ecological Modelling Global Conference 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Salzburg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03534053v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing biodiversity and management impacts in mountain pastures using diagnostic species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yorick Ferrez</w:t>
+                <w:t xml:space="preserve">Natural revegetation of a red gypsum dump</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Zapata Carbonell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bégeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Carry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Association for Vegetation Science 61st Annual Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Bozeman, Montana, United States</w:t>
+              <w:t xml:space="preserve">15th International Phytotechnology Conference (IPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Novi-sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533991v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural revegetation of a red gypsum dump</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Sensitivity analysis of a grassland vegetation model: responses to drivers depend on species richness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Perasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Phytotechnology Conference (IPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Novi-sad, Serbia</w:t>
+              <w:t xml:space="preserve">MB2 2018, Mathematical Biology Modelling days of Besançon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03528797v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03534053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité des prairies mésophiles en Franche-Comté : tendances récentes et défis pour l’avenir</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessing biodiversity and management impacts in mountain pastures using diagnostic species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Nicod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Leys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brendan Greffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yorick Ferrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Du Reculet aux sommets alpins : quels changements sur les crêtes ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Gex, France</w:t>
+              <w:t xml:space="preserve">International Association for Vegetation Science 61st Annual Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bozeman, Montana, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533936v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological Indicator Values of Europe (EIVE) 1.0: a powerful open-access tool for vegetation scientists</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biodiversité des prairies mésophiles en Franche-Comté : tendances récentes et défis pour l’avenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Mauchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mouly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Vegetation Survey 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque « Du Reculet aux sommets alpins : quels changements sur les crêtes ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Gex, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01429226v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent vegetation changes in montane grasslands: a diachronic resampling study</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ecological Indicator Values of Europe (EIVE) 1.0: a powerful open-access tool for vegetation scientists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Dengler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Hüllbusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bita-Nicolae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Chytrý</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yakiv P. Didukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Understanding broad-scale vegetation patterns.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Vegetation Survey 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Rome, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.36391.34728⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211280v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commentaires préliminaires à une synthèse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Recent vegetation changes in montane grasslands: a diachronic resampling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Mauchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. M. Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouveaux défis de la modélisation : l’agro‐écologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA, Feb 2014, Paris, France. pp.36-37</w:t>
+              <w:t xml:space="preserve">Understanding broad-scale vegetation patterns.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Vegetation Science, Jul 2015, Brno, Czech Republic. pp.135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117802v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité taxonomique, phylogénétique et fonctionnelle de trois syntaxons des prairies permanentes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Commentaires préliminaires à une synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. congrès francophone d’écologie des communautés végétales ECOVEG 10 : Ecologie des Communautés Végétales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Nouveaux défis de la modélisation : l’agro‐écologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA, Feb 2014, Paris, France. pp.36-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799354v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional rarity versus local scarcity in plant communities: Impact of species removal on model performance in constrained ordination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Diversité taxonomique, phylogénétique et fonctionnelle de trois syntaxons des prairies permanentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Mauchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adeline Rouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56th IAVS Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Tartu, Estonia. pp.73</w:t>
+              <w:t xml:space="preserve">10. congrès francophone d’écologie des communautés végétales ECOVEG 10 : Ecologie des Communautés Végétales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00927303v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasted reponses of taxonomic, phylogenetic and functional diversity to grassland management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regional rarity versus local scarcity in plant communities: Impact of species removal on model performance in constrained ordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Mauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Gillet</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Rouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56th IAVS Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Tartu, Estonia. pp.152</w:t>
+              <w:t xml:space="preserve">, 2013, Tartu, Estonia. pp.73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00927301v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00927303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation tools for decision support to adaptive forest management in Europe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contrasted reponses of taxonomic, phylogenetic and functional diversity to grassland management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Mauchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST FP0603 Final Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Pierroton, France</w:t>
+              <w:t xml:space="preserve">56th IAVS Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Tartu, Estonia. pp.152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00814281v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00927301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate‐driven landscape patterns in pasture‐woodland landscapes of the Swiss Jura</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Buttler</w:t>
+                <w:t xml:space="preserve">Dynamic modelling of silvopastoral landscape structure: Past reconstruction and scenarios for future climate and land use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Peringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd Annual Meeting of the Ecological Society of Germany, Austria and Switzerland</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Lüneburg, Germany. pp.295-295</w:t>
+              <w:t xml:space="preserve">COST FP0603 Final Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Pierroton, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597458v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic modelling of silvopastoral landscape structure: Scenarios for future climate and land use</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simulation tools for decision support to adaptive forest management in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Muys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hynynen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Palahí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Lexer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fabrika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Managing Resources of a Limited Planet: Pathways and Visions under Uncertainty</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Leipzig, Germany. pp.860-867</w:t>
+              <w:t xml:space="preserve">COST FP0603 Final Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Pierroton, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00814266v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concepts and challenges in modelling natural disturbances in forest ecosystems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Dynamic modelling of silvopastoral landscape structure: Scenarios for future climate and land use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Peringer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST FP0603 Final Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Pierroton, France</w:t>
+              <w:t xml:space="preserve">Managing Resources of a Limited Planet: Pathways and Visions under Uncertainty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Leipzig, Germany. pp.860-867</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00814277v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic modelling of silvopastoral landscape structure: Past reconstruction and scenarios for future climate and land use</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexander Peringer</w:t>
+                <w:t xml:space="preserve">Climate‐driven landscape patterns in pasture‐woodland landscapes of the Swiss Jura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Peringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Siehoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Spiegelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buttler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST FP0603 Final Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Pierroton, France</w:t>
+              <w:t xml:space="preserve">42nd Annual Meeting of the Ecological Society of Germany, Austria and Switzerland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Lüneburg, Germany. pp.295-295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00814269v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Concepts and challenges in modelling natural disturbances in forest ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupert Seidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.M. Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.F. Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Jönsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COST FP0603 Final Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Pierroton, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Subalpine ecosystems of the Swiss Jura mountains in a changing climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Gavazov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buttler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional significance of mountain biodiversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Chandolins, Switzerland. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15411,305 +15545,305 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DynaGraM, Dynamic Grassland Model - Predicting changes in plant community composition and ecosystem function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Perasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MPDE 2016, Models in Population Dynamics and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03534122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytobase: a tool for the integrated synusial approach of vegetation classification at regional to national scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chytry M; Zeleny D; Hettenbergerova E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Understanding broad-scale vegetation patterns</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Brno, Czech Republic. 58th Symposium of the International Association for Vegetation Science (IAVS) – Understanding broad-scale vegetation patterns, Brno, République Tchèque, pp.136, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vegetation dynamics in pasture-woodland landscapes under climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Peringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gillet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">T. Spiegelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buttler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41st Annual meeting of the Ecological Society of Germany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Oldenburg, Germany. pp.1, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15719,285 +15853,285 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water voles select and overexploit high-quality habitats, hindering future colonisations: Evidence from drone-based monitoring of dandelion-vole interactions in mountain meadows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Buronfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Couval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Levret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide d'utilisation de Phytobase (version 8.3), base de données phytosociologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide d'utilisation de Phytobase 8, base de données phytosociologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00558605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId505"/>
+      <w:footerReference w:type="default" r:id="rId512"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16065,51 +16199,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A0565E06"/>
+    <w:nsid w:val="642C1744"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16296,51 +16430,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-gillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3334-1069" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-6160-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571225v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A Lesven" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Suranyi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Feussom-Tcheumeleu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2026.109960" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422406v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Rib&#233;mont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Richard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Le Ronc&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.114490" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442851v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina R&#246;hm" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonia Serge" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Fyfe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marquer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109776" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422229v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Buronfosse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lisse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Couval" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Levret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.72208" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911848v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouider Cherifi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/phyto/2024/0459" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924382v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Rouzet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borcard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legendre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.70013" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04687294v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamimeche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol V&#233;la" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Moula&#239;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.117464" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04687284v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lesven" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milva Druguet Dayras" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cazabonne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Arsenault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/er-2023-0075" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943422v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Dengler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jansen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olha Chusova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth H&#252;llbusch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P Nobis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/VCS.98324" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573758v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Guarino" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Guccione" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/VCS.60951" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808471v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Borne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C Remy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107780" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345380v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Karimi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Djemiel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97373-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345369v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idoia Biurrun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remigiusz Pielech" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Dembicz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Kozub" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/JVS.13050" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092517v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Moulin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perasso" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Calanca" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109345" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03286001v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinghui Zhang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor Bartha" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Mikael Alatalo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13044" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03286015v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Steinbauer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Matthews" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13045" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533836v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/VCS/2021/77193" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293479v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Richard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13312" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202361v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Nicod" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12573" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148208v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2020.103585" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02537945v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zapata-Carbonell" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carry" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Choulet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delhautal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2019.03.013" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413687v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Marco Church" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-10989-240310" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315686v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Henriot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martak" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cuenot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loup" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Masclaux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiz097" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02270642v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Leys" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Ferrez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Manneville" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mouly" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105584" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779745v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bourioug" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Alaoui-Sehmer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bourgeade" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.283" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357324v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Jim&#233;nez-Alfaro" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Su&#225;rez-Seoane" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Chytr&#253;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Hennekens" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Willner" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12736" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962684v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Dengler" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Wagner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Garc&#237;a-Mijangos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779749v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Julve" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/phyto/2017/0164" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779748v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.02.013" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494295v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.5029" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665868v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Peringer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Buttler" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Stupariu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiowa A. Schulze" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2017.06.012" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516588v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fournier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moretti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.03.021" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287302v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mauchamp" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1987" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259898v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12214" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-62F50PG2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522942v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;marie Badot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259876v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai-Sorin Stupariu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Rosenthal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-015-0308-z" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429221v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A Mouly" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01224" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301774v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Stoicescu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana P&#259;tru-Stupariu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2016.03.013" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211252v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frossard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saussereau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2015.00112" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211279v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reboux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Rocchi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Scherer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2015.06.027" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117795v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rocchi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Frossard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scherer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.10.086" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13HSX7VS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211250v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de C&#225;ceres" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Agrillo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Attorre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Botta-Duk&#225;t" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12179" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074594v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Quezada-Hinojosa" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl B. F&#246;llmi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Matera" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2014.09.007" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211251v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e-Claire Le Bayon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward A. D. Mitchell" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12493" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117797v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Belle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Verneaux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-015-2222-4" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074588v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2014.885" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117800v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Andr&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Juillerat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Philippe" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074591v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12116" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V31D5J5N-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927299v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal H&#225;jek" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Ejrnaes" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Rodwell" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Pawlikowski" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12065" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808888v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gavazov" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peringer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buttler" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gillet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Spiegelberger" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-04974-180138" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074586v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Huber" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Briner" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lauber" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Seidl" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-05487-180241" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768736v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ch&#233;telat" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kalbermatten" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn S.M. Lannas" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Spiegelberger" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bruno Wettstein" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-05287-180139" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913371v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Siehoff" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ch&#233;telat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-05600-180311" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768743v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Siehoff" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768738v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin S. Gavazov" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926157v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Huber" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rigling" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bebi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S. Brand" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Briner" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-05499-180336" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597421v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kalbermatten" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lannas" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Wettstein" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768678v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouldi Gamoun" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouled Belgacem" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hanchi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neffati" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597166v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mariotte" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716913v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amiaud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Th&#233;bault" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mariotte" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2012.699" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768673v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Th&#233;bault" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768675v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2012.726" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-00969116v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2012.06.004" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768728v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Lannas" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768722v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dietre" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2012.07.002" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53J6KMK5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654500v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Meyer" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilbert" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moskura" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Franchi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.05.020" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533295v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azaiez Ouled Belgacem" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Hanchi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Neffati" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768676v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Gavazov" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597815v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596760v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Bosch-Cano" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bernard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sudre" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thibaudon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2011.04.001" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442516v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kohler" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vandenberghe" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Imstepf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1526-100X.2009.00641.x" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601406v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654507v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling-Ping Zhao" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Suai Su" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gao-Lin Wu" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2011.617" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530194v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Seidl" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo M. Fernandes" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa F. Fonseca" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria J&#246;nsson" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.09.040" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRGHX2KP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654504v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samaritani" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shrestha" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fournier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frossard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-15-1757-2011" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582671v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz M&#252;ller-Sch&#228;rer" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-010-9824-8" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434296v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.08.006" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPRH89M3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558604v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Muys" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hynynen" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palah&#237;" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Lexer" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fabrika" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479642v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Peter" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ayer" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita B&#252;tler" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Egli" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-010-1668-3" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3G6H5GFV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501619v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew L. Carlson" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey A. Flagstad" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2010.01699.x" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434294v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rossi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rohrbach" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhou Diaby" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Holliger" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00135-09" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357745v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas K&#252;ffer" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Senn-Irlet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Job" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aragno" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357746v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Staehli" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-008-9414-1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357747v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2008.05.013" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWMHN0T1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357743v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Frel&#233;choux" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Meisser" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346759v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ratz&#233;" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre M&#252;ller" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Stoffel" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442532v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gobat" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442544v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reust" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Wagner" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahzia Gadallah" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-005-0144-7" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-42CNP53C-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442595v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Jossi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fromin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Tarnawski" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2005.00040.x" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681447v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kohler" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Hamelin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gobat" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-005-8809-1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883705v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Schweingruber" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2003025" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126963v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hamelin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tarnawski" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roesti" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jourdain-Miserez" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1462-2920.2002.00358.x" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889768v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Gallandat" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Schneider" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Br&#252;lhmann" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Wettstein" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226777v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.umontreal.ca/catalogue/lecologie_numerique_en_r" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310142v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092614v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.hep.com.cn/skld/EN/skld/home.shtml" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779757v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9783319714035" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71404-2" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117803v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768735v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530195v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683776v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Beaufils" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Collaud" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Caillet" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310251v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Python" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310200v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533904v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88945-091-6" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117799v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiowa Alraune Schulze" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357749v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357748v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789512v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Schwertz" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-5c54de" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103282v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brie, Margot" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumont, Julie" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Campedelli, Mathilde" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534008v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533924v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534053v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533991v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Greffier" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hennequin" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528797v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zapata Carbonell" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533936v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429226v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bita-Nicolae" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakiv P. Didukh" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36391.34728" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211280v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Badot" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117802v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799354v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927303v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927301v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814281v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Muys" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597458v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814266v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814277v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Fernandes" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.F. Fonseca" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. J&#246;nsson" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814269v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594199v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534122v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211283v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595496v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911841v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306418v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558605v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-gillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3334-1069" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-6160-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442851v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina R&#246;hm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonia Serge" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Fyfe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marquer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109776" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571225v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A Lesven" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Suranyi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Feussom-Tcheumeleu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2026.109960" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422406v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Rib&#233;mont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Richard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Le Ronc&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.114490" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924382v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Rouzet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borcard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legendre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.70013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422229v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Buronfosse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lisse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Couval" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Levret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.72208" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911848v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouider Cherifi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/phyto/2024/0459" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04687294v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamimeche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol V&#233;la" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Moula&#239;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.117464" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04687284v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lesven" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milva Druguet Dayras" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cazabonne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Arsenault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/er-2023-0075" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943422v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Dengler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jansen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olha Chusova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth H&#252;llbusch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P Nobis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/VCS.98324" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808471v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Borne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C Remy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107780" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573758v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Guarino" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Guccione" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/VCS.60951" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345380v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Karimi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Djemiel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97373-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345369v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idoia Biurrun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remigiusz Pielech" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Dembicz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Kozub" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/JVS.13050" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03286001v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinghui Zhang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor Bartha" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Mikael Alatalo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13044" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092517v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Moulin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perasso" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Calanca" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2020.109345" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03286015v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Steinbauer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Matthews" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13045" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533836v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/VCS/2021/77193" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293479v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Richard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13312" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202361v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Nicod" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12573" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148208v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2020.103585" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02270642v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Leys" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Ferrez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Manneville" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mouly" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105584" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02537945v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zapata-Carbonell" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Choulet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delhautal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2019.03.013" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413687v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Marco Church" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-10989-240310" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315686v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Henriot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martak" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cuenot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loup" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Masclaux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiz097" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779748v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.02.013" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779745v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bourioug" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Alaoui-Sehmer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bourgeade" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.283" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779749v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Julve" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/phyto/2017/0164" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962684v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Dengler" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Wagner" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Garc&#237;a-Mijangos" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357324v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Jim&#233;nez-Alfaro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Su&#225;rez-Seoane" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Chytr&#253;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Hennekens" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Willner" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12736" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494295v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.5029" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665868v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Peringer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Buttler" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Stupariu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiowa A. Schulze" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2017.06.012" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516588v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fournier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moretti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.03.021" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259898v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mauchamp" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12214" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-62F50PG2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287302v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1987" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429221v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A Mouly" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01224" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522942v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;marie Badot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259876v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai-Sorin Stupariu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Rosenthal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-015-0308-z" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301774v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Stoicescu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana P&#259;tru-Stupariu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2016.03.013" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074594v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Quezada-Hinojosa" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl B. F&#246;llmi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Matera" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2014.09.007" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211251v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e-Claire Le Bayon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward A. D. Mitchell" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12493" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211252v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frossard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saussereau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2015.00112" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211279v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reboux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Rocchi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Scherer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2015.06.027" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211250v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel de C&#225;ceres" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Agrillo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Attorre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Botta-Duk&#225;t" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12179" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117795v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rocchi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Frossard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scherer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.10.086" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13HSX7VS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117797v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Belle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Verneaux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-015-2222-4" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927299v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal H&#225;jek" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Ejrnaes" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Rodwell" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Pawlikowski" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12065" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074588v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2014.885" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117800v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Andr&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Juillerat" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Philippe" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074591v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12116" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V31D5J5N-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597421v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ch&#233;telat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kalbermatten" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lannas" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Spiegelberger" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Wettstein" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768736v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ch&#233;telat" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kalbermatten" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn S.M. Lannas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Spiegelberger" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bruno Wettstein" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-05287-180139" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074586v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Huber" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Briner" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lauber" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Seidl" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-05487-180241" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808888v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gavazov" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peringer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buttler" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gillet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-04974-180138" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913371v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Siehoff" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-05600-180311" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768743v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Siehoff" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768738v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin S. Gavazov" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926157v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Huber" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rigling" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bebi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S. Brand" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Briner" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-05499-180336" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768676v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Gavazov" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mariotte" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597815v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597166v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768678v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouldi Gamoun" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouled Belgacem" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hanchi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neffati" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768728v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Lannas" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768722v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dietre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2012.07.002" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53J6KMK5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654500v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Meyer" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilbert" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moskura" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Franchi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.05.020" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716913v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amiaud" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Th&#233;bault" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mariotte" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2012.699" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768673v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Th&#233;bault" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768675v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2012.726" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-00969116v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2012.06.004" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533295v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azaiez Ouled Belgacem" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Hanchi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Neffati" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582671v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz M&#252;ller-Sch&#228;rer" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-010-9824-8" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654504v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samaritani" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Shrestha" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fournier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frossard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-15-1757-2011" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596760v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Bosch-Cano" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bernard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sudre" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thibaudon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2011.04.001" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442516v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kohler" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vandenberghe" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Imstepf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1526-100X.2009.00641.x" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601406v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654507v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling-Ping Zhao" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Suai Su" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gao-Lin Wu" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2011.617" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530194v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Seidl" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo M. Fernandes" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa F. Fonseca" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria J&#246;nsson" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.09.040" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRGHX2KP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434296v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.08.006" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPRH89M3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558604v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Muys" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hynynen" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palah&#237;" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Lexer" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fabrika" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479642v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Peter" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ayer" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita B&#252;tler" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Egli" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-010-1668-3" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3G6H5GFV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501619v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew L. Carlson" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey A. Flagstad" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2010.01699.x" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434294v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rossi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rohrbach" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhou Diaby" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Holliger" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00135-09" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357747v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2008.05.013" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWMHN0T1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357746v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Staehli" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-008-9414-1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357745v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas K&#252;ffer" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Senn-Irlet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Job" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aragno" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357743v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Frel&#233;choux" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Meisser" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346759v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ratz&#233;" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre M&#252;ller" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Stoffel" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442544v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reust" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Wagner" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahzia Gadallah" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-005-0144-7" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-42CNP53C-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442532v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gobat" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442595v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Jossi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fromin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Tarnawski" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2005.00040.x" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681447v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kohler" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Hamelin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gobat" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-005-8809-1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883705v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Schweingruber" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2003025" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126963v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hamelin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tarnawski" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roesti" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jourdain-Miserez" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1462-2920.2002.00358.x" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889768v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Gallandat" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Schneider" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Br&#252;lhmann" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Wettstein" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226777v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.umontreal.ca/catalogue/lecologie_numerique_en_r" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310142v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092614v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://academic.hep.com.cn/skld/EN/skld/home.shtml" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779757v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9783319714035" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71404-2" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117803v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768735v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683776v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Beaufils" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Collaud" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Caillet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530195v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310200v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310251v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Python" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533904v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88945-091-6" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117799v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiowa Alraune Schulze" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357749v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357748v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05594296v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Goossens" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ledergerber" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef Haesen" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijke Geuskens" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senne Spreij" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wbf2026-39" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789512v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Schwertz" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-5c54de" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103282v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brie, Margot" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumont, Julie" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Campedelli, Mathilde" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534008v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533924v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528797v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zapata Carbonell" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534053v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533991v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Greffier" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hennequin" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533936v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429226v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bita-Nicolae" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakiv P. Didukh" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36391.34728" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211280v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Badot" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117802v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799354v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927303v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927301v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814269v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814281v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Muys" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814266v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597458v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814277v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Fernandes" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.F. Fonseca" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. J&#246;nsson" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594199v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534122v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211283v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595496v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911841v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306418v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558605v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>