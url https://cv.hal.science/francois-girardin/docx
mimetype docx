--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -866,901 +866,901 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and optimization of turning process parameters during the cutting of polymer (POM C) based on RSM, ANN, and DF methods</w:t>
+                <w:t xml:space="preserve">On the Modeling of Surface Roughness and Cutting Force when Turning of Inconel 718 Using Artificial Neural Network and Response Surface Methodology: Accuracy and Benefit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chabbi</w:t>
+                <w:t xml:space="preserve">Hamid Tebassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Athmane Yallese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Yallese</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ikhlas Meddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Mabrouki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00170-016-9858-8⟩</w:t>
+              <w:t xml:space="preserve">Periodica Polytechnica Mechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 61 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3311/PPme.8742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01999555v1</w:t>
+                <w:t xml:space="preserve">hal-01999568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive modeling and multi-response optimization of technological parameters in turning of Polyoxymethylene polymer (POM C) using RSM and desirability function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amel Chabbi</w:t>
+                <w:t xml:space="preserve">Quality-productivity decision making when turning of Inconel 718 aerospace alloy: A response surface methodology approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Tebassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Athmane Yallese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mourad Nouioua</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Belhadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.measurement.2016.09.043⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Industrial Engineering Computations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.347-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5267/j.ijiec.2016.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999564v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and optimization of surface roughness and productivity thru RSM in face milling of AISI 1040 steel using coated carbide inserts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Riad Khattabi</w:t>
+                <w:t xml:space="preserve">Predictive modeling and multi-response optimization of technological parameters in turning of Polyoxymethylene polymer (POM C) using RSM and desirability function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Chabbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Athmane Yallese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikhlas Meddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Nouioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Industrial Engineering Computations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5267/j.ijiec.2017.3.001⟩</w:t>
+              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95, pp.99-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.measurement.2016.09.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999574v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the performance of the MQL, dry, and wet turning by response surface methodology (RSM) and artificial neural network (ANN)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Lamine Bouhalais</w:t>
+                <w:t xml:space="preserve">Modeling and optimization of turning process parameters during the cutting of polymer (POM C) based on RSM, ANN, and DF methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chabbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yallese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nouioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Meddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 93 (5-8), pp.2485-2504. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00170-017-0589-2⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 91 (5-8), pp.2267-2290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-016-9858-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999559v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality-productivity decision making when turning of Inconel 718 aerospace alloy: A response surface methodology approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Salim Belhadi</w:t>
+                <w:t xml:space="preserve">Modeling and optimization of surface roughness and productivity thru RSM in face milling of AISI 1040 steel using coated carbide inserts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fnides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Yallese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riad Khattabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Girardin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Industrial Engineering Computations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, pp.347-362. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5267/j.ijiec.2016.12.003⟩</w:t>
+              <w:t xml:space="preserve">, 2017, pp.493-512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5267/j.ijiec.2017.3.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999573v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Modeling of Surface Roughness and Cutting Force when Turning of Inconel 718 Using Artificial Neural Network and Response Surface Methodology: Accuracy and Benefit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamid Tebassi</w:t>
+                <w:t xml:space="preserve">Investigation of the performance of the MQL, dry, and wet turning by response surface methodology (RSM) and artificial neural network (ANN)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Nouioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Athmane Yallese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riad Khettabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Belhadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lamine Bouhalais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Periodica Polytechnica Mechanical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 61 (1), pp.1-11. </w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 93 (5-8), pp.2485-2504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3311/PPme.8742⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00170-017-0589-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999568v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-objective optimization of surface roughness, cutting forces, productivity and Power consumption when turning of Inconel 718</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Tebassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Athmane Yallese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riad Khettabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Belhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikhlas Meddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Industrial Engineering Computations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.111-134. </w:t>
@@ -1824,51 +1824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Bensouilah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Aouici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikhlas Meddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Athmane Yallese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2055,429 +2055,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00879748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous optimization of surface roughness and material removal rate for turning of X20Cr13 stainless steel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Angular analysis of the cyclic impacting oscillations in a robotic grinding process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smail Boutabba</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Salim Belhadi</w:t>
+                <w:t xml:space="preserve">Farzad Rafieian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Girardin</w:t>
+                <w:t xml:space="preserve">Zhaoheng Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Hazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00170-014-6043-9⟩</w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44 (1-2), p. 160-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2013.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01122464v1</w:t>
+                <w:t xml:space="preserve">hal-00919926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision of the IAS monitoring system based on the elapsed time method in the spectral domain</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+                <w:t xml:space="preserve">Simultaneous optimization of surface roughness and material removal rate for turning of X20Cr13 stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakhdar Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Rémond</w:t>
+                <w:t xml:space="preserve">Smail Boutabba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Athmane Yallese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Belhadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Girardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2013.06.020⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 74 (5-8), pp.879-891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-014-6043-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00916257v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angular analysis of the cyclic impacting oscillations in a robotic grinding process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farzad Rafieian</w:t>
+                <w:t xml:space="preserve">Precision of the IAS monitoring system based on the elapsed time method in the spectral domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruce Hazel</w:t>
+                <w:t xml:space="preserve">A. Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 44 (1-2), p. 160-176. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2013.05.005⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 44 (1-2), pp.14-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2013.06.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00919926v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a physical comprehension of material strengthening factors during macro to micro-scale</w:t>
               </w:r>
@@ -2584,51 +2584,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tool wear detection in milling-an original approach with a non-dedicated sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2817,51 +2817,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method for detecting tool wear and breakage in milling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3121,51 +3121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMA 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Leuven (BE), Belgium</w:t>
@@ -3341,51 +3341,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angular velocity and cyclo(non)stationarity as an innovation in machining monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaowen Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3646,623 +3646,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01715193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary investigation on the detection of slow-growing cracks in vibrating structures</w:t>
+                <w:t xml:space="preserve">Modeling and optimization of tool wear and surface roughness in turning of austenitic stainless steel using response surface methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raissa de Melo Brandao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nacer Hamzaoui</w:t>
+                <w:t xml:space="preserve">Sofian Berkani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakhdar Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Bensouilah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Athman Yallese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveillance 8</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Roanne, France</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01282821v1</w:t>
+                <w:t xml:space="preserve">hal-03446160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection des amorces de défaillances lentes des structures vibrantes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Preliminary investigation on the detection of slow-growing cracks in vibrating structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raissa de Melo Brandao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacer Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vouagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Surveillance 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Roanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01282817v1</w:t>
+                <w:t xml:space="preserve">hal-01282821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation des paramètres de coupe par l'analyse de la rugosité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détection des amorces de défaillances lentes des structures vibrantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raissa de Melo Brandao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacer Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Dib</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lakhdar Laouar</w:t>
+                <w:t xml:space="preserve">Pascal Vouagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03446167v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection des amorces de défaillances lentes des structures vibrantes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raissa de Melo Brandao</w:t>
+                <w:t xml:space="preserve">Optimisation des paramètres de coupe par l'analyse de la rugosité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacer Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Mazoyer</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakhdar Laouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03446173v1</w:t>
+                <w:t xml:space="preserve">hal-03446167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and optimization of tool wear and surface roughness in turning of austenitic stainless steel using response surface methodology</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Athman Yallese</w:t>
+                <w:t xml:space="preserve">Détection des amorces de défaillances lentes des structures vibrantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raissa de Melo Brandao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacer Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vouagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Mazoyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03446160v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Analysis of Instantaneous Angular Speed Measurement Errors</w:t>
               </w:r>
@@ -4274,51 +4274,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surveillance 7 International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, CHARTRES, France. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4473,90 +4473,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using angular speed measurement with Hall effect sensors to observe grinding operation with flexible robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farzad Rafieian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaoheng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Hazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surveillance 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4594,51 +4594,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de l'usure des outils de coupe en fraisage par vitesse instantanée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4689,51 +4689,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method for detecting tool wear and breakage in milling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4784,51 +4784,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new technique for cutting characterisation and monitoring in milling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4879,51 +4879,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An original approach for in situ measurement of cutting force and monitoring in milling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4961,51 +4961,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance de l'usure et de l'endommagement d'outils en usinage grande vitesse à l'aide de la mesure de vitesse instantanée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5069,51 +5069,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dynamomètre KISTLER au delà des limites officielles : cas d'une utilisation en fraisage à grande vitesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5145,312 +5145,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00694864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation à haute fréquence de la coupe en fraisage</w:t>
+                <w:t xml:space="preserve">Mise au point doutils de caractérisation à haute fréquence de la coupe en fraisage, en vue dapplication à des cas dUGV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIème colloque VCB (Vibrations, Choc et Bruit)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, France</w:t>
+              <w:t xml:space="preserve">13ème session MANUFACTURING 21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506207v1</w:t>
+                <w:t xml:space="preserve">hal-00506181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point doutils de caractérisation à haute fréquence de la coupe en fraisage, en vue dapplication à des cas dUGV</w:t>
+                <w:t xml:space="preserve">High frequency caracterisation of milling, 16°</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème session MANUFACTURING 21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, France</w:t>
+              <w:t xml:space="preserve">Colloque Vibrations Chocs et Bruit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506181v1</w:t>
+                <w:t xml:space="preserve">hal-00506221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High frequency caracterisation of milling, 16°</w:t>
+                <w:t xml:space="preserve">Caractérisation à haute fréquence de la coupe en fraisage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Vibrations Chocs et Bruit</w:t>
+              <w:t xml:space="preserve">XVIème colloque VCB (Vibrations, Choc et Bruit)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506221v1</w:t>
+                <w:t xml:space="preserve">hal-00506207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dry cutting study of an aluminium alloy (a2024-t351) : a numerical and experimental approach&amp;quot; Key note paper</w:t>
               </w:r>
@@ -5916,51 +5916,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915055v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayacan Kestel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Peeters" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lecl&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Girardin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2024.111518" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915135v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2023.110438" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467030v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leclere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964638v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowen Zhu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-022-09330-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999575v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Zerti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Athmane Yallese" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Zerti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Belhadi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5267/j.ijiec.2017.7.001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999581v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Bouzid" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Berkani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Mabrouki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5267/j.ijiec.2017.8.002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999555v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabbi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yallese" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nouioua" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Meddour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mabrouki" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-016-9858-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999564v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Chabbi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlas Meddour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Nouioua" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2016.09.043" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999574v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fnides" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yallese" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Khattabi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5267/j.ijiec.2017.3.001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999559v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Khettabi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Bouhalais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-017-0589-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999573v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Tebassi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5267/j.ijiec.2016.12.003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999568v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPme.8742" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999571v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5267/j.ijiec.2015.7.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999561v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Bensouilah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Aouici" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2015.11.042" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879748v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Lamraoui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thomas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Badaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.05.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D09XRWVZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122464v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Boutabba" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Girardin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-014-6043-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916257v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Andre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourdon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.06.020" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919926v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Rafieian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoheng Liu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Hazel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.05.005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QX10GJ7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581081v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asad" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yancheng Zhang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Rigal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938587v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Rigal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2010.02.008" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CHN9ZNW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938586v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rigal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001538" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949599v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0807-z" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383575v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2008.03.013" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0328HLS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018655v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964667v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/phmconf.2022.v14i1.3150" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211986v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983974v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa D M Brand&#227;o" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Hamzaoui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Voagner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mazoyer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715193v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gousseau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Griffaton" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282821v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa de Melo Brandao" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vouagner" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282817v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446167v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Dib" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Laouar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446173v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446160v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Berkani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Athman Yallese" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905103v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Leclere" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948171v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6389274" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948233v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504795v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504766v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504796v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504765v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486224v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694864v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506207v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506181v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506221v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506211v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asad" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506208v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506644v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915055v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayacan Kestel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Peeters" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lecl&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Girardin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2024.111518" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915135v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2023.110438" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467030v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leclere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964638v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowen Zhu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-022-09330-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999575v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Zerti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Athmane Yallese" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Zerti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Belhadi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5267/j.ijiec.2017.7.001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999581v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Bouzid" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Berkani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Mabrouki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5267/j.ijiec.2017.8.002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999568v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Tebassi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlas Meddour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPme.8742" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999573v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5267/j.ijiec.2016.12.003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999564v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Chabbi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Nouioua" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2016.09.043" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999555v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabbi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yallese" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nouioua" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Meddour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mabrouki" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-016-9858-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999574v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fnides" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yallese" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Khattabi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5267/j.ijiec.2017.3.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999559v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Khettabi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Bouhalais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-017-0589-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999571v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5267/j.ijiec.2015.7.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999561v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Bensouilah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Aouici" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2015.11.042" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879748v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Lamraoui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thomas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Badaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.05.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D09XRWVZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919926v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Rafieian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoheng Liu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Hazel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.05.005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QX10GJ7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122464v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Boutabba" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Girardin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-014-6043-9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916257v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Andre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourdon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.06.020" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581081v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asad" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yancheng Zhang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Rigal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938587v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Rigal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2010.02.008" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CHN9ZNW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938586v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rigal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001538" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949599v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0807-z" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383575v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2008.03.013" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0328HLS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018655v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964667v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/phmconf.2022.v14i1.3150" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211986v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983974v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa D M Brand&#227;o" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Hamzaoui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Voagner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mazoyer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715193v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gousseau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Griffaton" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446160v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Berkani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Athman Yallese" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282821v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa de Melo Brandao" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vouagner" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282817v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446167v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Dib" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Laouar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446173v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905103v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Leclere" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948171v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6389274" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948233v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504795v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504766v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504796v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504765v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486224v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694864v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506181v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506221v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506207v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506211v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asad" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506208v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506644v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>