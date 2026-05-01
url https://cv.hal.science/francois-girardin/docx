--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -1394,291 +1394,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and optimization of surface roughness and productivity thru RSM in face milling of AISI 1040 steel using coated carbide inserts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of the performance of the MQL, dry, and wet turning by response surface methodology (RSM) and artificial neural network (ANN)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Nouioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Athmane Yallese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Fnides</w:t>
+                <w:t xml:space="preserve">Riad Khettabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Belhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Yallese</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohamed Lamine Bouhalais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Industrial Engineering Computations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5267/j.ijiec.2017.3.001⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 93 (5-8), pp.2485-2504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-017-0589-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01999574v1</w:t>
+                <w:t xml:space="preserve">hal-01999559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the performance of the MQL, dry, and wet turning by response surface methodology (RSM) and artificial neural network (ANN)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Athmane Yallese</w:t>
+                <w:t xml:space="preserve">Modeling and optimization of surface roughness and productivity thru RSM in face milling of AISI 1040 steel using coated carbide inserts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fnides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riad Khettabi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Salim Belhadi</w:t>
+                <w:t xml:space="preserve">Mohamed Yallese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Lamine Bouhalais</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Riad Khattabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Mabrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 93 (5-8), pp.2485-2504. </w:t>
+              <w:t xml:space="preserve">International Journal of Industrial Engineering Computations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.493-512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00170-017-0589-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5267/j.ijiec.2017.3.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999559v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-objective optimization of surface roughness, cutting forces, productivity and Power consumption when turning of Inconel 718</w:t>
               </w:r>
@@ -1690,51 +1690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Tebassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Athmane Yallese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riad Khettabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Belhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1926,558 +1926,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicators for monitoring chatter in milling based on instantaneous angular speeds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simultaneous optimization of surface roughness and material removal rate for turning of X20Cr13 stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakhdar Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Lamraoui</w:t>
+                <w:t xml:space="preserve">Smail Boutabba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Athmane Yallese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Belhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Thomas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Girardin</w:t>
+                <w:t xml:space="preserve">Francois Girardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2013.05.002⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 74 (5-8), pp.879-891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-014-6043-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00879748v1</w:t>
+                <w:t xml:space="preserve">hal-01122464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angular analysis of the cyclic impacting oscillations in a robotic grinding process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Precision of the IAS monitoring system based on the elapsed time method in the spectral domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farzad Rafieian</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bruce Hazel</w:t>
+                <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 44 (1-2), p. 160-176. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2013.05.005⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 44 (1-2), pp.14-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2013.06.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00919926v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous optimization of surface roughness and material removal rate for turning of X20Cr13 stainless steel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lakhdar Bouzid</w:t>
+                <w:t xml:space="preserve">Angular analysis of the cyclic impacting oscillations in a robotic grinding process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farzad Rafieian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoheng Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smail Boutabba</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Francois Girardin</w:t>
+                <w:t xml:space="preserve">Bruce Hazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44 (1-2), p. 160-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2013.05.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00170-014-6043-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01122464v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision of the IAS monitoring system based on the elapsed time method in the spectral domain</w:t>
+                <w:t xml:space="preserve">Indicators for monitoring chatter in milling based on instantaneous angular speeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Andre</w:t>
+                <w:t xml:space="preserve">Mourad Lamraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Badaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Girardin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 44 (1-2), pp.14-30. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 44 (1-2), p. 72-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2013.05.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2013.06.020⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00916257v1</w:t>
+                <w:t xml:space="preserve">hal-00879748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a physical comprehension of material strengthening factors during macro to micro-scale</w:t>
               </w:r>
@@ -2578,303 +2578,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00581081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tool wear detection in milling-an original approach with a non-dedicated sensor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Girardin</w:t>
+                <w:t xml:space="preserve">High frequency correction of dynamometer for cutting force observation in milling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Rigal</w:t>
+                <w:t xml:space="preserve">Jean-François Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 24 (6), pp.1907-1920. </w:t>
+              <w:t xml:space="preserve">JOURNAL OF MANUFACTURING SCIENCE AND ENGINEERING-TRANSACTIONS OF THE ASME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 132 (3), 031002 (8 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2010.02.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4001538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00938587v1</w:t>
+                <w:t xml:space="preserve">hal-00938586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High frequency correction of dynamometer for cutting force observation in milling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Girardin</w:t>
+                <w:t xml:space="preserve">Tool wear detection in milling-an original approach with a non-dedicated sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Rigal</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOURNAL OF MANUFACTURING SCIENCE AND ENGINEERING-TRANSACTIONS OF THE ASME</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (6), pp.1907-1920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2010.02.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4001538⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00938586v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method for detecting tool wear and breakage in milling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 3 (1), pp.463-466. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2947,51 +2947,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Asad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Machine Tools &amp; Manufacture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 48 (11), pp.1187-1197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3121,51 +3121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMA 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Leuven (BE), Belgium</w:t>
@@ -3341,51 +3341,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angular velocity and cyclo(non)stationarity as an innovation in machining monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaowen Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4274,51 +4274,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surveillance 7 International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, CHARTRES, France. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4343,77 +4343,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclostationarity analysis of instantaneous angular speeds for monitoring chatter in high speed milling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Lamraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Badaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Girardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4473,90 +4473,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using angular speed measurement with Hall effect sensors to observe grinding operation with flexible robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farzad Rafieian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaoheng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Hazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surveillance 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4594,51 +4594,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de l'usure des outils de coupe en fraisage par vitesse instantanée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4689,51 +4689,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method for detecting tool wear and breakage in milling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4765,247 +4765,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00504766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new technique for cutting characterisation and monitoring in milling</w:t>
+                <w:t xml:space="preserve">An original approach for in situ measurement of cutting force and monitoring in milling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17° Colloque Vibrations Chocs et Bruit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Ecully, France. pp.CDRom</w:t>
+              <w:t xml:space="preserve">2nd International Conference Process Machine Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Vancouver, Canada. pp.CDRom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00504796v1</w:t>
+                <w:t xml:space="preserve">hal-00504765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An original approach for in situ measurement of cutting force and monitoring in milling</w:t>
+                <w:t xml:space="preserve">A new technique for cutting characterisation and monitoring in milling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference Process Machine Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Vancouver, Canada. pp.CDRom</w:t>
+              <w:t xml:space="preserve">17° Colloque Vibrations Chocs et Bruit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Ecully, France. pp.CDRom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00504765v1</w:t>
+                <w:t xml:space="preserve">hal-00504796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance de l'usure et de l'endommagement d'outils en usinage grande vitesse à l'aide de la mesure de vitesse instantanée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5069,64 +5069,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dynamomètre KISTLER au delà des limites officielles : cas d'une utilisation en fraisage à grande vitesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11° Colloque AIP PRIMECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, LaPlagne, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5177,51 +5177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème session MANUFACTURING 21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5272,51 +5272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Vibrations Chocs et Bruit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5367,51 +5367,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIème colloque VCB (Vibrations, Choc et Bruit)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5475,51 +5475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th ESAFORM2008 conference on material forming.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5570,51 +5570,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes assises MUGV (Machine et Usinage à Grande Vitesse)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5678,51 +5678,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème coll. Nat. AIP PRIMECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5916,51 +5916,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915055v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayacan Kestel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Peeters" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lecl&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Girardin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2024.111518" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915135v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2023.110438" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467030v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leclere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964638v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowen Zhu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-022-09330-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999575v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Zerti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Athmane Yallese" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Zerti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Belhadi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5267/j.ijiec.2017.7.001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999581v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Bouzid" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Berkani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Mabrouki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5267/j.ijiec.2017.8.002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999568v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Tebassi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlas Meddour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPme.8742" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999573v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5267/j.ijiec.2016.12.003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999564v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Chabbi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Nouioua" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2016.09.043" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999555v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabbi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yallese" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nouioua" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Meddour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mabrouki" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-016-9858-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999574v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fnides" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yallese" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Khattabi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5267/j.ijiec.2017.3.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999559v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Khettabi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Bouhalais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-017-0589-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999571v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5267/j.ijiec.2015.7.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999561v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Bensouilah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Aouici" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2015.11.042" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879748v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Lamraoui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thomas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Badaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.05.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D09XRWVZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919926v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Rafieian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoheng Liu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Hazel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.05.005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QX10GJ7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122464v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Boutabba" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Girardin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-014-6043-9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916257v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Andre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourdon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.06.020" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581081v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asad" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yancheng Zhang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Rigal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938587v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Rigal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2010.02.008" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CHN9ZNW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938586v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rigal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001538" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949599v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0807-z" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383575v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2008.03.013" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0328HLS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018655v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964667v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/phmconf.2022.v14i1.3150" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211986v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983974v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa D M Brand&#227;o" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Hamzaoui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Voagner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mazoyer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715193v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gousseau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Griffaton" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446160v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Berkani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Athman Yallese" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282821v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa de Melo Brandao" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vouagner" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282817v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446167v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Dib" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Laouar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446173v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905103v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Leclere" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948171v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6389274" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948233v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504795v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504766v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504796v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504765v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486224v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694864v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506181v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506221v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506207v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506211v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asad" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506208v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506644v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915055v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayacan Kestel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Peeters" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lecl&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Girardin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2024.111518" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915135v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2023.110438" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467030v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leclere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964638v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowen Zhu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-022-09330-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999575v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Zerti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Athmane Yallese" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Zerti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Belhadi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5267/j.ijiec.2017.7.001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999581v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Bouzid" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Berkani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Mabrouki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5267/j.ijiec.2017.8.002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999568v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Tebassi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlas Meddour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPme.8742" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999573v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5267/j.ijiec.2016.12.003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999564v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Chabbi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Nouioua" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2016.09.043" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999555v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabbi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yallese" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nouioua" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Meddour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mabrouki" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-016-9858-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999559v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Khettabi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Bouhalais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-017-0589-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999574v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fnides" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yallese" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Khattabi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5267/j.ijiec.2017.3.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999571v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5267/j.ijiec.2015.7.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999561v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Bensouilah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Aouici" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2015.11.042" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122464v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Boutabba" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Girardin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-014-6043-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916257v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Andre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourdon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.06.020" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919926v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Rafieian" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoheng Liu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thomas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Hazel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.05.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QX10GJ7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879748v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Lamraoui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Badaoui" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.05.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D09XRWVZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581081v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asad" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yancheng Zhang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Rigal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938586v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rigal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001538" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938587v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Rigal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2010.02.008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CHN9ZNW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949599v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0807-z" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383575v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2008.03.013" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0328HLS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018655v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964667v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/phmconf.2022.v14i1.3150" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211986v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983974v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa D M Brand&#227;o" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Hamzaoui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Voagner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mazoyer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715193v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gousseau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Griffaton" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446160v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Berkani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Athman Yallese" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282821v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa de Melo Brandao" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vouagner" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282817v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446167v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Dib" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Laouar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446173v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905103v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Leclere" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948171v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6389274" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948233v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504795v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504766v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504765v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504796v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486224v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694864v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506181v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506221v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506207v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506211v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asad" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506208v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506644v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>