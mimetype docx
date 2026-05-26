--- v2 (2026-05-01)
+++ v3 (2026-05-26)
@@ -866,849 +866,849 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Modeling of Surface Roughness and Cutting Force when Turning of Inconel 718 Using Artificial Neural Network and Response Surface Methodology: Accuracy and Benefit</w:t>
+                <w:t xml:space="preserve">Predictive modeling and multi-response optimization of technological parameters in turning of Polyoxymethylene polymer (POM C) using RSM and desirability function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamid Tebassi</w:t>
+                <w:t xml:space="preserve">Amel Chabbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Athmane Yallese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikhlas Meddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Girardin</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Nouioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Periodica Polytechnica Mechanical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3311/PPme.8742⟩</w:t>
+              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95, pp.99-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.measurement.2016.09.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01999568v1</w:t>
+                <w:t xml:space="preserve">hal-01999564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality-productivity decision making when turning of Inconel 718 aerospace alloy: A response surface methodology approach</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modeling and optimization of turning process parameters during the cutting of polymer (POM C) based on RSM, ANN, and DF methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chabbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yallese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nouioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Meddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mabrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Industrial Engineering Computations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 91 (5-8), pp.2267-2290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-016-9858-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5267/j.ijiec.2016.12.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01999573v1</w:t>
+                <w:t xml:space="preserve">hal-01999555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive modeling and multi-response optimization of technological parameters in turning of Polyoxymethylene polymer (POM C) using RSM and desirability function</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mourad Nouioua</w:t>
+                <w:t xml:space="preserve">Modeling and optimization of surface roughness and productivity thru RSM in face milling of AISI 1040 steel using coated carbide inserts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fnides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Yallese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riad Khattabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.measurement.2016.09.043⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Industrial Engineering Computations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.493-512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5267/j.ijiec.2017.3.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999564v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and optimization of turning process parameters during the cutting of polymer (POM C) based on RSM, ANN, and DF methods</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Mabrouki</w:t>
+                <w:t xml:space="preserve">Investigation of the performance of the MQL, dry, and wet turning by response surface methodology (RSM) and artificial neural network (ANN)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Nouioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Athmane Yallese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riad Khettabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Belhadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lamine Bouhalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 91 (5-8), pp.2267-2290. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00170-016-9858-8⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 93 (5-8), pp.2485-2504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-017-0589-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999555v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the performance of the MQL, dry, and wet turning by response surface methodology (RSM) and artificial neural network (ANN)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mourad Nouioua</w:t>
+                <w:t xml:space="preserve">Quality-productivity decision making when turning of Inconel 718 aerospace alloy: A response surface methodology approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Tebassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Athmane Yallese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Belhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Mabrouki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00170-017-0589-2⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Industrial Engineering Computations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.347-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5267/j.ijiec.2016.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999559v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and optimization of surface roughness and productivity thru RSM in face milling of AISI 1040 steel using coated carbide inserts</w:t>
+                <w:t xml:space="preserve">On the Modeling of Surface Roughness and Cutting Force when Turning of Inconel 718 Using Artificial Neural Network and Response Surface Methodology: Accuracy and Benefit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Fnides</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Riad Khattabi</w:t>
+                <w:t xml:space="preserve">Hamid Tebassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Athmane Yallese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikhlas Meddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Mabrouki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Girardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Industrial Engineering Computations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.493-512. </w:t>
+              <w:t xml:space="preserve">Periodica Polytechnica Mechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 61 (1), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5267/j.ijiec.2017.3.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3311/PPme.8742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999574v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-objective optimization of surface roughness, cutting forces, productivity and Power consumption when turning of Inconel 718</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Tebassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Athmane Yallese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3646,623 +3646,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01715193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and optimization of tool wear and surface roughness in turning of austenitic stainless steel using response surface methodology</w:t>
+                <w:t xml:space="preserve">Preliminary investigation on the detection of slow-growing cracks in vibrating structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofian Berkani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hamza Bensouilah</w:t>
+                <w:t xml:space="preserve">Raissa de Melo Brandao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacer Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Athman Yallese</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Vouagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Mazoyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Surveillance 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Roanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03446160v1</w:t>
+                <w:t xml:space="preserve">hal-01282821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary investigation on the detection of slow-growing cracks in vibrating structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Détection des amorces de défaillances lentes des structures vibrantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raissa de Melo Brandao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacer Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vouagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveillance 8</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Roanne, France</w:t>
+              <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01282821v1</w:t>
+                <w:t xml:space="preserve">hal-01282817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection des amorces de défaillances lentes des structures vibrantes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raissa de Melo Brandao</w:t>
+                <w:t xml:space="preserve">Optimisation des paramètres de coupe par l'analyse de la rugosité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacer Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Mazoyer</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakhdar Laouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282817v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation des paramètres de coupe par l'analyse de la rugosité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meriem Dib</w:t>
+                <w:t xml:space="preserve">Détection des amorces de défaillances lentes des structures vibrantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raissa de Melo Brandao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacer Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lakhdar Laouar</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vouagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03446167v1</w:t>
+                <w:t xml:space="preserve">hal-03446173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection des amorces de défaillances lentes des structures vibrantes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raissa de Melo Brandao</w:t>
+                <w:t xml:space="preserve">Modeling and optimization of tool wear and surface roughness in turning of austenitic stainless steel using response surface methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofian Berkani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakhdar Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Bensouilah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Athman Yallese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03446173v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Analysis of Instantaneous Angular Speed Measurement Errors</w:t>
               </w:r>
@@ -4765,217 +4765,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00504766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An original approach for in situ measurement of cutting force and monitoring in milling</w:t>
+                <w:t xml:space="preserve">A new technique for cutting characterisation and monitoring in milling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference Process Machine Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Vancouver, Canada. pp.CDRom</w:t>
+              <w:t xml:space="preserve">17° Colloque Vibrations Chocs et Bruit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Ecully, France. pp.CDRom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00504765v1</w:t>
+                <w:t xml:space="preserve">hal-00504796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new technique for cutting characterisation and monitoring in milling</w:t>
+                <w:t xml:space="preserve">An original approach for in situ measurement of cutting force and monitoring in milling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17° Colloque Vibrations Chocs et Bruit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Ecully, France. pp.CDRom</w:t>
+              <w:t xml:space="preserve">2nd International Conference Process Machine Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Vancouver, Canada. pp.CDRom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00504796v1</w:t>
+                <w:t xml:space="preserve">hal-00504765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance de l'usure et de l'endommagement d'outils en usinage grande vitesse à l'aide de la mesure de vitesse instantanée</w:t>
               </w:r>
@@ -5145,312 +5145,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00694864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point doutils de caractérisation à haute fréquence de la coupe en fraisage, en vue dapplication à des cas dUGV</w:t>
+                <w:t xml:space="preserve">Caractérisation à haute fréquence de la coupe en fraisage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème session MANUFACTURING 21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, France</w:t>
+              <w:t xml:space="preserve">XVIème colloque VCB (Vibrations, Choc et Bruit)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506181v1</w:t>
+                <w:t xml:space="preserve">hal-00506207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High frequency caracterisation of milling, 16°</w:t>
+                <w:t xml:space="preserve">Mise au point doutils de caractérisation à haute fréquence de la coupe en fraisage, en vue dapplication à des cas dUGV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Vibrations Chocs et Bruit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, France</w:t>
+              <w:t xml:space="preserve">13ème session MANUFACTURING 21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506221v1</w:t>
+                <w:t xml:space="preserve">hal-00506181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation à haute fréquence de la coupe en fraisage</w:t>
+                <w:t xml:space="preserve">High frequency caracterisation of milling, 16°</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIème colloque VCB (Vibrations, Choc et Bruit)</w:t>
+              <w:t xml:space="preserve">Colloque Vibrations Chocs et Bruit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506207v1</w:t>
+                <w:t xml:space="preserve">hal-00506221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dry cutting study of an aluminium alloy (a2024-t351) : a numerical and experimental approach&amp;quot; Key note paper</w:t>
               </w:r>
@@ -5916,51 +5916,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915055v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayacan Kestel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Peeters" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lecl&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Girardin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2024.111518" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915135v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2023.110438" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467030v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leclere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964638v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowen Zhu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-022-09330-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999575v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Zerti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Athmane Yallese" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Zerti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Belhadi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5267/j.ijiec.2017.7.001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999581v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Bouzid" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Berkani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Mabrouki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5267/j.ijiec.2017.8.002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999568v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Tebassi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlas Meddour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPme.8742" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999573v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5267/j.ijiec.2016.12.003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999564v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Chabbi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Nouioua" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2016.09.043" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999555v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabbi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yallese" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nouioua" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Meddour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mabrouki" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-016-9858-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999559v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Khettabi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Bouhalais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-017-0589-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999574v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fnides" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yallese" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Khattabi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5267/j.ijiec.2017.3.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999571v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5267/j.ijiec.2015.7.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999561v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Bensouilah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Aouici" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2015.11.042" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122464v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Boutabba" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Girardin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-014-6043-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916257v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Andre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourdon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.06.020" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919926v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Rafieian" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoheng Liu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thomas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Hazel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.05.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QX10GJ7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879748v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Lamraoui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Badaoui" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.05.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D09XRWVZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581081v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asad" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yancheng Zhang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Rigal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938586v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rigal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001538" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938587v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Rigal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2010.02.008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CHN9ZNW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949599v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0807-z" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383575v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2008.03.013" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0328HLS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018655v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964667v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/phmconf.2022.v14i1.3150" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211986v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983974v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa D M Brand&#227;o" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Hamzaoui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Voagner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mazoyer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715193v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gousseau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Griffaton" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446160v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Berkani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Athman Yallese" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282821v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa de Melo Brandao" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vouagner" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282817v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446167v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Dib" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Laouar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446173v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905103v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Leclere" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948171v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6389274" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948233v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504795v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504766v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504765v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504796v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486224v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694864v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506181v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506221v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506207v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506211v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asad" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506208v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506644v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915055v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayacan Kestel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Peeters" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lecl&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Girardin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2024.111518" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915135v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2023.110438" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467030v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leclere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964638v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowen Zhu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-022-09330-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999575v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Zerti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Athmane Yallese" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Zerti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Belhadi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5267/j.ijiec.2017.7.001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999581v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Bouzid" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Berkani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Mabrouki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5267/j.ijiec.2017.8.002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999564v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Chabbi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlas Meddour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Nouioua" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2016.09.043" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999555v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabbi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yallese" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nouioua" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Meddour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mabrouki" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-016-9858-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999574v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fnides" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yallese" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Khattabi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5267/j.ijiec.2017.3.001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999559v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Khettabi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Bouhalais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-017-0589-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999573v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Tebassi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5267/j.ijiec.2016.12.003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999568v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPme.8742" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999571v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5267/j.ijiec.2015.7.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999561v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Bensouilah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Aouici" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2015.11.042" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122464v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Boutabba" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Girardin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-014-6043-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916257v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Andre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourdon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.06.020" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919926v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Rafieian" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoheng Liu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thomas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Hazel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.05.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QX10GJ7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879748v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Lamraoui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Badaoui" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.05.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D09XRWVZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581081v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asad" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yancheng Zhang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Rigal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938586v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rigal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001538" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938587v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Rigal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2010.02.008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CHN9ZNW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949599v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0807-z" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383575v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2008.03.013" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0328HLS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018655v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964667v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/phmconf.2022.v14i1.3150" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211986v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983974v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa D M Brand&#227;o" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Hamzaoui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Voagner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mazoyer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715193v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gousseau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Griffaton" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282821v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa de Melo Brandao" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vouagner" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282817v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446167v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Dib" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Laouar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446173v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446160v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Berkani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Athman Yallese" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905103v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Leclere" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948171v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6389274" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948233v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504795v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504766v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504796v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504765v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486224v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694864v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506207v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506181v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506221v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506211v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asad" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506208v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506644v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>