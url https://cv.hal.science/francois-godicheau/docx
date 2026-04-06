--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1211,816 +1211,2449 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01613429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La metamórfosis del jardinero: los pedáneos como agentes de plantificación del territorio insular cubano (1765-1814)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les faussaires de l’histoire contre la démocratie. Quelques réflexions à partir du cas espagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Baby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Godicheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Nuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Rousselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Islas, insularidades, gobiernos: la monarquía hispánica frente a los desafíos insulares</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Le franquisme en Hexagone (1936-années 1950), 161 (1), pp.75-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vin.161.0075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04937273v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">Las islas como lugar para pensar el gobierno en tanto sistema</w:t>
+                <w:t xml:space="preserve">halshs-04911989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">’El milagro de la subordinación’ como ideal del sistema de policía: los principios del orden administrativo desde las plantaciones cubanas (1811-1834)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Godicheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII jornadas internacionales de estudio de las Monarquías ibéricas-Red Columnaria</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">El sistema plantacional y “el milagro de la subordinación”</w:t>
+              <w:t xml:space="preserve">Illes i Imperis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26, pp.17-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El extraño poder del orden público</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Godicheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pensar los vínculos sociales en Iberoamérica. Lenguajes, experiencias y temporalidades (siglos XVI-XXI)</w:t>
-[...57 lines deleted...]
-                <w:t xml:space="preserve">François Godicheau</w:t>
+              <w:t xml:space="preserve">ProHistoria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38, pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35305/prohistoria.vi38.1728⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ordre social et son gouvernement en perspective coloniale : pour une histoire trans-territoriale de l’Espagne contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Godicheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Castellanos Rubio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tradición foral y modernidad constitucional</w:t>
-[...50 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Amnis - Revue de civilisation contemporaine, Europe/Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/amnis.6454⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justicias de proximidad y orden en los campos. Historia conjunta del gobierno de las poblaciones rurales en Cuba y el Río de la Plata antes del orden público (1759-1808)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darío G. Barriera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Godicheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII Congreso de Historia Contemporánea de Aragón</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Public order as an antipolitical dimension</w:t>
+              <w:t xml:space="preserve">Ayer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 119, pp.17‑45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02527371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les commissaires de quartier à La Havane : d’une fondation pionnière à « la nécessité d’un système de police » (1763-1812)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Godicheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers of Humanity and Beyond. Toward new critical understanding of Borders</w:t>
-[...63 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nuevomundo.71265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01615056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La guerre d’Espagne et les politiques de l’histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Godicheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude "Le bon gouvernement impérial"</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">El orden público y la ley en los albores de la España liberal o el orden público como problema y sin problema</w:t>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015/3 (127), pp.59-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La guerre civile espagnole, enjeux historiographiques et patrimoine politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Godicheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Historia habitada. Sujetos, procesos y retos de la Historia contemporánea del siglo XXI</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">La Guardia Civil en Cuba: del control del orden público y social a la guerra permanente (1851-1898)</w:t>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 127 (3), pp.59 - 75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ving.127.0059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01613074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Guardia Civil en Cuba, del control del territorio a la guerra permanente (1851-1898)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Godicheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historiar desde la perspectiva transnacional</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04937281v1</w:t>
+              <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Desde la diversidad: miradas históricas sobre Cuba colonial </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nuevomundo.67109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01613279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Front populaire : de la tactique cominternienne aux politiques du peuple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Godicheau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin d'histoire contemporaine de l'Espagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48, pp.13-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01613143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rendre étrange le passé récent : la discipline historique dans la tourmente mémorielle espagnole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Godicheau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Essais : revue interdisciplinaire d'Humanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, L’estrangement : Retour sur un thème de Carlo Ginzburg, Hors Série n°1, pp.129-145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01613218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre histoire sociale des conflits et histoire des concepts : protestation et ordre public en Espagne dans le dernier tiers du xixe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Godicheau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de Framespa : e-Storia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Conflits et conflictualité sociale dans les sociétés méditerranéennes : XVIe-XIXe siècles, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/framespa.2201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01613214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orígenes del concepto de orden público en España: su nacimiento en un marco jurisdiccional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Godicheau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ariadna histórica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Metáforas y conceptos del vínculo social, 2, pp.107-130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01613149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’existence et le nom du Front populaire comme enjeux d’interprétation et d’appropriation (1936-1938)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Godicheau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, La España del Frente Popular, 41-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01552825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Après le soixante-dixième anniversaire de 1936 Vers une histoire en débat ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Godicheau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 38-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01552802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les violences de la guerre d'Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Godicheau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire de la Shoah</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Violences de guerre, violences coloniales, violences extrêmes avant la Shoah, 2008/2 (189), pp.413-430</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01552745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Garde civile et le rétablissement de l’ordre en ville : symptôme de la crise de l’ordre public dans l’Espagne contemporaine (1844-1936)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Godicheau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Force publique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3, pp.117-131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01613135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La &amp;quot;guerre d'Espagne&amp;quot;: une histoire nationale en mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Godicheau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le cartable de Clio, revue suisse sur les didactiques de l'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7, pp.122-135</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01613125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La política de orden después de mayo de 1937 y la reconstrucción del Estado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Godicheau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de Occidente (Madrid)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 302-303, pp.60-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01555533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Répression politique, mobilisation politique et violence dans une institution pénale : la Cárcel Modelo de Barcelone pendant la Guerre civile espagnole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Godicheau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crime, Histoire &amp; Sociétés/Crime, History &amp; Societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 8, pp.7-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/chs.511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01547367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Periódicos clandestinos anarquistas en 1937-1938 : ¿las voces de la base militante ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Godicheau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ayer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Las guerras civiles en la España contemporanea, 55, pp.175-205</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01555502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El proceso del POUM: proceso ordinario de una justicia extraordinaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Godicheau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historia Contemporánea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2004/2 (29), pp.839-871</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01555417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guerre civile et changement social. Le cas de la guerre d'Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Godicheau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Guerre et changement social, 8, pp.6-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01555482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los hechos de mayo de 1937 y los &amp;quot;presos antifascistas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Godicheau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historia social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 43, pp.39-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01555472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Militer pour survivre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Godicheau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés &amp; Représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Histoire et archives de soi, 1 (13), pp.137-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sr.013.0137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01552761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La légende noire du Service d'Information Militaire de la République dans la guerre civile espagnole et l'idée de contrôle politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Godicheau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 2002/4 (201), pp.29 - 52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lms.201.0029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01552774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La represión y la guerra civil española. Memoria y tratamiento histórico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Godicheau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ProHistoria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 5 (5), pp.103-123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01555447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogue avec le passé, normalité de l’indifférence et tentation de la servitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Godicheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Martinez; Bruno Vargas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l’exil républicain à la transition démocratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Toulouse, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domingo Armona (1785-1844), incarnation d’un ordre d’exception à Cuba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Godicheau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Dulucq; François Godicheau; Mathieu Grenet; Sébastien Rozeaux; Modesta Suarez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au cœur des empires. Destins individuels et logiques impériales, XVIe-XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.205-222, 2023, 978-2-271-14734-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La experiencia cubana y el orden público de la Monarquía Católica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Godicheau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Oscar Mazín; Gibrán Bautista y Lugo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El espejo de las Indias occidentales. Un mundo de mundos: interacción y reciprocidades</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Colegio de Mexico; Universidad Nacional Autonoma de México</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 978-607-564-483-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’administration comme modernité et comme solution contre la politisation : le général José de la Concha à Cuba (1850-1852)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Godicheau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Dubet; Jean-Claude Caron. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La modernisation de l'Espagne. Entre réformes et conflits (XIXe-XXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.315-327, 2023, 9782383772194</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04572862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dulucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2042,415 +3675,269 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Godicheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rozeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesta Suarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Dulucq; François Godicheau; Mathieu Grenet; Sébastien Rozeaux; Modesta Suárez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au cœur des empires. Destins individuels et logiques impériales, XVIe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Éditions, pp.9-20, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04481322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Sophie Dulucq; François Godicheau; Mathieu Grenet; Sébastien Rozeaux; Modesta Suarez. </w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un sistema para toda la isla: la organización policial en Cuba, 1808-1842</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Godicheau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Godicheau; Darío G. Barriera. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Au cœur des empires. Destins individuels et logiques impériales, XVIe-XXIe siècles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Editions, pp.205-222, 2023, 978-2-271-14734-9</w:t>
+              <w:t xml:space="preserve">Del buen gobierno al orden público. Distancias, actores y conceptos en dos laboratorios: Cuba y el Río de la Plata (1760-1860)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondo de Cultura Economica, pp.163-194, 2022, 978-84-375-0822-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...208 lines deleted...]
-              <w:t xml:space="preserve">Arnaud Exbalin; François Godicheau. </w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De los suburbios parisinos a los arrabales del imperio español</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Godicheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Exbalin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Godicheau; Arnaud Exbalin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Los arrabales del imperio. Administrar los suburbios en las capitales de la Monarquía católica, siglos XVI-XIX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Prohistoria, pp.195-222, 2022, 978-987-809-014-6</w:t>
+              <w:t xml:space="preserve">, Prohistoria Ediciones, pp.9-22, 2022, 978-987-809-014-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducción. Cuba y el Río de la Plata: hacia una historia conjunta de los problemas históricos del orden público</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Godicheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2470,305 +3957,219 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Godicheau; Darío G. Barriera. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Del buen gobierno al orden público. Distancias, actores y conceptos en dos laboratorios: Cuba y el Río de la Plata (1760-1860)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondo de Cultura Economica, pp.9-18, 2022, 978-84-375-0822-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Un sistema para toda la isla: la organización policial en Cuba, 1808-1842</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Instituir la buena policía. Cuba, 1763-1808</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Godicheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Godicheau; Darío G. Barriera. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Del buen gobierno al orden público. Distancias, actores y conceptos en dos laboratorios: Cuba y el Río de la Plata (1760-1860)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Fondo de Cultura Economica, pp.163-194, 2022, 978-84-375-0822-1</w:t>
+              <w:t xml:space="preserve">, Fondo de Cultura Economica, pp.59-91, 2022, 978-84-375-0822-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">François Godicheau; Arnaud Exbalin. </w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los barrios extramuros de La Habana (1767-1820): el inquietante crecimiento de un espacio vago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Godicheau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arnaud Exbalin; François Godicheau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Los arrabales del imperio. Administrar los suburbios en las capitales de la Monarquía católica, siglos XVI-XIX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Prohistoria Ediciones, pp.9-22, 2022, 978-987-809-014-6</w:t>
+              <w:t xml:space="preserve">, Prohistoria, pp.195-222, 2022, 978-987-809-014-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02527434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’administration des campagnes de l’empire avant ‘l’ordre public’, entre besoins de justice et gouvernement des populations (1759-1808)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Godicheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2778,105 +4179,105 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darío G. Barriera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Godicheau; Mathieu Grenet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raison administrative et logiques d’empire (XVIe-XIXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecole Française de Rome; Casa de Velázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.197-211, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.efr.10518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02527410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Une histoire politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Godicheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2886,823 +4287,823 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Godicheau; Mathieu Grenet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raison administrative et logiques d’empire (XVIe-XIXe)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Française de Rome; Casa de Velázquez, pp.1-15, 2021, 978-2-7283-1418-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.efr.10417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02527356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logique militaire et ordre public. Le statut ambigu de l’administration des territoires catalans dans la première moitié du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Godicheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Risques Corbella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Godicheau; Mathieu Grenet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raison administrative et logiques d’empire (XVIe-XIXe)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Française de Rome; Casa de Velazquez, pp.147-166, 2021, 978-2-7283-1418-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.efr.10487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guerra de Independencia y Constitución de Cádiz: ¿cuándo se inventó la nación española?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina CASTELLANOS RUBIO</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Godicheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Jiménez Martín (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La primera mentira: mitos y relatos distorsionados en la enseñanza de la Historia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Postmetrópolis, pp.251-272, 2021, 78-84-124738-2-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El orden público constitucionalizado: principio de unidad y arma contra enemigos interiores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Godicheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marta Lorente Sariñena; Carlos Garriga Acosta; José Maria Portillo Valdés; Jesus Vallejo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historia constitucional de la monarquía española (1700-1823)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, inPress, La constitucionalización de la monarquía católica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02527486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El orden público y la constitución histórica de la monarquía</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Godicheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marta Lorente Sariñena; Carlos Garriga Acosta; José Maria Portillo Valdés; Jesus Vallejo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historia constitucional de la monarquía española (1700-1823)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, inPress, La constitución histórica de la monarquía católica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02527470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">¿Un Estado sin pasado? La misteriosa desaparición de los archivos de la policía en España</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Godicheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">González Quintana, Antonio, Gálvez Biesca, Sergio y Castro Berrojo, Luis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El acceso a los archivos en España</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fundación Francisco Largo Caballero, Fundación 1º de Mayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 978-84-87527-52-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02064828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La continuidad territorial de Cuba entre política tradicional, constitución militar, crecimiento económico y administración (1764-1851)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Godicheau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alejandro Agüero; Andrea Slemian; Rafael Diego-Fernández Sotelo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisdicciones, Soberanías, Administraciones: Configuración de los espacios políticos en la construcción de los estados nacionales en Iberoamérica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Nacional de Córdoba; Colegio de Michoacan, pp.25-60, 2018, 978-987-707-078-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gobierno, economía y territorio en Cuba: algunas reflexiones sobre la policía entre dos siglos (1764-1855)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Godicheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Agüero; A. Slemian; R. Diego-Fernández Sotelo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jurisdicciones, Soberanías, Administraciones. Configuración de los espacios políticos en la construcción de los Estados nacionales en Iberoamérica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universidad Nacional de Córdoba; El Colegio de Michoacán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.25-60, 2018, 978-987-707-078-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02064840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Alejandro Agüero; Andrea Slemian; Rafael Diego-Fernández Sotelo. </w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Garde Civile en Outre-mer : une gendarmerie coloniale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Godicheau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arnaud Dominique Houte; Jean-Noël Luc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jurisdicciones, Soberanías, Administraciones: Configuración de los espacios políticos en la construcción de los estados nacionales en Iberoamérica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad Nacional de Córdoba; Colegio de Michoacan, pp.25-60, 2018, 978-987-707-078-1</w:t>
+              <w:t xml:space="preserve">Gendarmeries dans le monde, 19e-20e siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUPS, pp.253-266, 2016, 979-10-231-0520-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Guardia Civil, garante de l'unité nationale espagnole (1848-1898)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Godicheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Noël Luc; Arnaud Dominique Houte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gendarmeries dans le monde, de la Révolution française à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUPS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.253-266, 2016, 979-10-231-0520-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02527389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducción. Por una semántica histórica sobre el vínculo social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Godicheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3722,3603 +5123,2202 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Godicheau; Pablo Sánchez León. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palabras que atan. Metáforas y conceptos del vínculo social en la historia moderna y contemporánea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondo de Cultura Economica, pp.9-32, 2015, 978-84-375-0734-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vínculo social y metáforas sobre la peligrosidad en la España del siglo XIX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Godicheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Godicheau; Pablo Sánchez León. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palabras que atan. Metáforas y conceptos del vínculo social en la historia moderna y contemporánea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondo de Cultura Economica, pp.181-210, 2015, 978-84-375-0734-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memoria de un seminario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Godicheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">José Alvarez Junco; Florencia Peyrou; Rafael Cruz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El historiador consciente: homenaje a Manuel Pérez Ledesma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marcial Pons; Universidad Autónoma de Madrid, pp.103-106, 2015, 978-84-15963-68-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interpretar violencias sin separar a la humanidad entre violentos y dialogantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Godicheau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qué hacemos con el pasado ? Catorce textos sobre historia y memoria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ediciones Contratiempo, pp.75-84, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introducción</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Godicheau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Godicheau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Democracia inocua. Lo que el postfranquismo ha hecho de nosotros</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Contratiempohistoria ediciones, pp.7-20, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espacios contraculturales y horizontes de transgresión en el proceso de cambio social de los años setenta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aránzazu Sarría Buil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Godicheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Godicheau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Democracia inocua. Lo que el posfranquismo ha hecho de nosotros</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, Ediciones Contratiempo, pp.213-263, 2014, Tiempos, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14610/T0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...141 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La guerra civil, figura del desorden público. El concepto de guerra civil y la definición del orden público</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Godicheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eduardo González Calleja; Jordi Canal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guerras civiles. Una clave para entender la Europa de los siglos XIX y XX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Casa de Velazquez, pp.75-88, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.cvz.1098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El anarquista : la construcción social del enemigo de la sociedad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Godicheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Manuel Pérez Ledesma. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lenguajes de modernidad en la península ibérica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alianza Editorial, pp.191-217, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’événement et les catégories du social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Godicheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Rivalan Guégo; Denis Rodrigues. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’écho de l’événement. Du moyen âge à l’époque contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, pp.19-38, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les récits de la Guerre civile à la disposition du public espagnol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Godicheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stanilas Demidjuk. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux regards sur les Brigades Internationales. Espagne 1936-1939</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Indigène Editions, pp.133-146, 2010, 9782911939785</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Front populaire pendant la Guerre civile : instrument du consensus au service du pouvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Godicheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Claude Chaput. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Fronts populaires. France, Espagne, Chili</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publidix Université de Nanterre, pp.189-213, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El anarquista: la construcción social del &amp;quot;enemigo de la sociedad&amp;quot;, al hilo del siglo XIX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Godicheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Encarna Nicolás; Carmen González. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ayeres en discusión. Temas claves de la Historia Contemporánea hoy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Servicio de Publicaciones de la Universidad de Murcia, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la répression tuait la démocratie dans l’Espagne républicaine (1931-1936)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Godicheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Heimberg. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mourir en Manifestant. Répressions en démocratie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AEHMO; Éditions d’en bas, pp.119-137, 2008, ‎ 978-2829003585</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évolution autoritaire de la République espagnole en guerre ou le Frankenstein républicain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Godicheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Seconde République Espagnole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cairn, pp.49-79, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La répression contre les révolutionnaires à partir du printemps 1937</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Godicheau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wally Rosell. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espagne 36. Les affiches des combattant-e-s de la liberté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Libertaires, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“L’histoire objective” de la Guerre civile et la mythologie de la Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Godicheau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Danielle Corrado; Alary Viviane. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Guerre d’Espagne en héritage. Entre mémoire et oubli (de 1975 à nos jours)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.69-96, 2007, 9782845163270</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Guerre civile ”, “révolution”, « “répétition générale” : les aspects de la Guerre d’Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Godicheau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roger Bourderon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Guerre d’Espagne. L’histoire, les lendemains, la mémoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tallandier, pp.89-105, 2007, 978-2-84734-473-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La domestication de la révolution : du viol des principes doctrinaux à la patrimonialisation de l’identité anarchiste en passant par l’intégration de la CNT à l’État républicain (1936-1939)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Godicheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Claude Chaput. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l’anarchisme aux courants alternatifs (XIX-XXIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Nanterre, pp.149-173, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...218 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guerra civil, guerra incivil : los nombres de la guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Godicheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arostegui, Julio; Godicheau, François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guerra Civil. Mito y Memoria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.137-166, 2006, 84-96467-12-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01613360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orden público y desarrollo en la construcción del Estado : ¿ varias vías para varios tipos de Estado ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Godicheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Reguera, Andrea. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Los rostros de la modernidad. Vías de transición al capitalismo. Europa y América latina, siglos xix-xx</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.121-135, 2006, 9871304099</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01613373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ombre portée de la Guerre civile sur le XXe siècle espagnol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Godicheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le XXe siècle des guerres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Ouvrières, pp.451-461, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">’El milagro de la subordinación’ como ideal del sistema de policía: los principios del orden administrativo desde las plantaciones cubanas (1811-1834)</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La metamórfosis del jardinero: los pedáneos como agentes de plantificación del territorio insular cubano (1765-1814)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Godicheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Illes i Imperis</w:t>
-[...115 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Islas, insularidades, gobiernos: la monarquía hispánica frente a los desafíos insulares</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Casa de Velazquez / Gouviles, Feb 2024, Madrid, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las islas como lugar para pensar el gobierno en tanto sistema</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Godicheau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
-[...54 lines deleted...]
-                <w:t xml:space="preserve">El extraño poder del orden público</w:t>
+              <w:t xml:space="preserve">XVIII jornadas internacionales de estudio de las Monarquías ibéricas-Red Columnaria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Rosario; Red Columnaria, Nov 2023, Rosario, Argentina</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacer historia atlántica de España en el siglo xix: el caso del orden público</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Godicheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ProHistoria</w:t>
-[...79 lines deleted...]
-                <w:t xml:space="preserve">Alina Castellanos Rubio</w:t>
+              <w:t xml:space="preserve">XII Congreso de Historia Contemporánea de Aragón</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Zaragoza, Jun 2021, Jaca, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Public order as an antipolitical dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Godicheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amnis - Revue de civilisation contemporaine, Europe/Amériques</w:t>
-[...72 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers of Humanity and Beyond. Toward new critical understanding of Borders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CHAM-V Conference, Jul 2021, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El sistema plantacional y “el milagro de la subordinación”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Godicheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ayer</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Les commissaires de quartier à La Havane : d’une fondation pionnière à « la nécessité d’un système de police » (1763-1812)</w:t>
+              <w:t xml:space="preserve">Pensar los vínculos sociales en Iberoamérica. Lenguajes, experiencias y temporalidades (siglos XVI-XXI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AHILA-XIXe Congrès, Aug 2021, Paris, Francia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El orden público: una noción absolutista entre Francia y España, bien adaptada a los tiempos revolucionarios (1766-1821)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Godicheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
-[...59 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Tradición foral y modernidad constitucional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad del Pais Vasco, Sep 2021, San Sebastian, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raison administrative et logiques d’empire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Godicheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
-[...54 lines deleted...]
-                <w:t xml:space="preserve">La guerre d’Espagne et les politiques de l’histoire</w:t>
+              <w:t xml:space="preserve">Journée d’étude "Le bon gouvernement impérial"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arnaud Exbalin; Clément Thibaud, Jun 2021, Aubervilliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El orden público y la ley en los albores de la España liberal o el orden público como problema y sin problema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Godicheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">La Guardia Civil en Cuba, del control del territorio a la guerra permanente (1851-1898)</w:t>
+              <w:t xml:space="preserve">La Historia habitada. Sujetos, procesos y retos de la Historia contemporánea del siglo XXI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Asociacion de Historia Contemporanea-XV Congreso, Sep 2021, Cordoba (Cordoue), España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Guardia Civil en Cuba: del control del orden público y social a la guerra permanente (1851-1898)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Godicheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
-[...1254 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Historiar desde la perspectiva transnacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UIMP Santander, Jul 2021, Santander, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">halshs-01555447v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7642,51 +7642,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989362v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Godicheau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Marco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183458v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dulucq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Grenet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rozeaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesta Su&#225;rez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220690v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183514v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Exbalin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prohistoria.com.ar/#!/producto/2638/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183522v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o G. Barriera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fcede.es/site/es/libros/detalles.aspx?id_libro=20258" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183529v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.10413" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613423v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo S&#225;nchez Le&#243;n" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fcede.es/site/es/libros/detalles.aspx?id_libro=19309" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613456v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183531v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613439v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Decouvertes-Gallimard/Decouvertes-Gallimard/Histoire/La-guerre-d-Espagne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183532v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Ar&#243;stegui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613435v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613453v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.odilejacob.fr/catalogue/histoire-et-geopolitique/guerre-d-espagne_9782738114341.php" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613429v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Les-mots-de-la-guerre-d-Espagne~.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937273v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937274v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937277v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937275v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937279v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937278v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580817v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937276v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937281v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183639v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481322v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesta Suarez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183455v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183512v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libros.colmex.mx/tienda/el-espejo-de-las-indias-occidentales-un-mundo-de-mundos-interaccion-y-reciprocidades/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04572862v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527434v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183621v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183544v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183619v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183545v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527410v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efr/10413" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.10518" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527356v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.10417" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183554v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Risques Corbella" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.10487" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957824v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina CASTELLANOS RUBIO" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527486v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527470v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064828v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://1mayo.ccoo.es/f9d833e22a0c7b5f4fc5f2dfdb44c9e9000001.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064840v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.unc.edu.ar/producto/jurisdicciones-soberanias-administraciones-configuracion-de-los-espacios-politicos-en-la-construccion-de-los-estados-nacionales-en-iberoamerica/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183555v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527389v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/histoire-moderne-et-contemporaine/mondes-contemporains/les-gendarmeries-dans-le-monde" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183557v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183616v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183556v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183558v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626649v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#225;nzazu Sarr&#237;a Buil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14610/T0005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183566v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183559v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183560v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.1098" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183561v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183562v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183637v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183627v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419556v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183635v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183629v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183563v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183633v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183564v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183631v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613360v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613373v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183565v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862175v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04911989v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Salmon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baby" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Nuq" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Rousselot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.161.0075" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910163v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35305/prohistoria.vi38.1728" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952806v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Castellanos Rubio" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amnis.6454" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527371v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01615056v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.71265" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613074v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.127.0059" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183640v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613279v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.67109" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613143v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613218v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613214v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.2201" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613149v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01552825v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613135v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01552802v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01552745v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613125v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555533v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547367v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chs.511" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555502v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555417v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555482v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01552774v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.201.0029" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555472v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01552761v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.013.0137" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555447v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03811361v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183567v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ria&#241;o San Marfull" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989362v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Godicheau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Marco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183458v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dulucq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Grenet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rozeaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesta Su&#225;rez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220690v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183514v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Exbalin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prohistoria.com.ar/#!/producto/2638/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183522v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o G. Barriera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fcede.es/site/es/libros/detalles.aspx?id_libro=20258" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183529v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.10413" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613423v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo S&#225;nchez Le&#243;n" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fcede.es/site/es/libros/detalles.aspx?id_libro=19309" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613456v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183531v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613439v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Decouvertes-Gallimard/Decouvertes-Gallimard/Histoire/La-guerre-d-Espagne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183532v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Ar&#243;stegui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613435v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613453v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.odilejacob.fr/catalogue/histoire-et-geopolitique/guerre-d-espagne_9782738114341.php" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613429v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Les-mots-de-la-guerre-d-Espagne~.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04911989v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Salmon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baby" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Nuq" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Rousselot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.161.0075" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862175v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910163v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35305/prohistoria.vi38.1728" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952806v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Castellanos Rubio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amnis.6454" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527371v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01615056v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.71265" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183640v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613074v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.127.0059" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613279v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.67109" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613143v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613218v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613214v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.2201" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613149v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01552825v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01552802v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01552745v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613135v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613125v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555533v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547367v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chs.511" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555502v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555417v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555482v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555472v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01552761v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.013.0137" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01552774v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.201.0029" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555447v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183639v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183455v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183512v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libros.colmex.mx/tienda/el-espejo-de-las-indias-occidentales-un-mundo-de-mundos-interaccion-y-reciprocidades/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04572862v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481322v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesta Suarez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183544v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183619v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183621v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183545v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527434v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527410v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efr/10413" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.10518" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527356v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.10417" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183554v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Risques Corbella" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.10487" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957824v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina CASTELLANOS RUBIO" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527486v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527470v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064828v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://1mayo.ccoo.es/f9d833e22a0c7b5f4fc5f2dfdb44c9e9000001.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183555v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064840v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.unc.edu.ar/producto/jurisdicciones-soberanias-administraciones-configuracion-de-los-espacios-politicos-en-la-construccion-de-los-estados-nacionales-en-iberoamerica/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183557v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527389v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/histoire-moderne-et-contemporaine/mondes-contemporains/les-gendarmeries-dans-le-monde" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183616v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183556v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183558v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183559v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183566v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626649v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#225;nzazu Sarr&#237;a Buil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14610/T0005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183560v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.1098" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183561v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183562v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183637v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183627v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419556v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183635v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183629v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183564v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183631v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183633v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183563v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613360v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613373v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183565v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937273v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937274v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937279v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937278v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937277v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937275v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580817v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937276v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937281v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03811361v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183567v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ria&#241;o San Marfull" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>