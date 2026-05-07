--- v1 (2026-04-06)
+++ v2 (2026-05-07)
@@ -3385,384 +3385,384 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dulucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Godicheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rozeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesta Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Dulucq; François Godicheau; Mathieu Grenet; Sébastien Rozeaux; Modesta Suárez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au cœur des empires. Destins individuels et logiques impériales, XVIe-XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, pp.9-20, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Domingo Armona (1785-1844), incarnation d’un ordre d’exception à Cuba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Godicheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Dulucq; François Godicheau; Mathieu Grenet; Sébastien Rozeaux; Modesta Suarez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au cœur des empires. Destins individuels et logiques impériales, XVIe-XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.205-222, 2023, 978-2-271-14734-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La experiencia cubana y el orden público de la Monarquía Católica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Godicheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oscar Mazín; Gibrán Bautista y Lugo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El espejo de las Indias occidentales. Un mundo de mundos: interacción y reciprocidades</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Colegio de Mexico; Universidad Nacional Autonoma de México</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 978-607-564-483-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’administration comme modernité et comme solution contre la politisation : le général José de la Concha à Cuba (1850-1852)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Godicheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Dubet; Jean-Claude Caron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La modernisation de l'Espagne. Entre réformes et conflits (XIXe-XXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.315-327, 2023, 9782383772194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04572862v1</w:t>
-              </w:r>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">hal-04481322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un sistema para toda la isla: la organización policial en Cuba, 1808-1842</w:t>
               </w:r>
@@ -3815,50 +3815,136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introducción. Cuba y el Río de la Plata: hacia una historia conjunta de los problemas históricos del orden público</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Godicheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darío G. Barriera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Godicheau; Darío G. Barriera. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Del buen gobierno al orden público. Distancias, actores y conceptos en dos laboratorios: Cuba y el Río de la Plata (1760-1860)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondo de Cultura Economica, pp.9-18, 2022, 978-84-375-0822-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De los suburbios parisinos a los arrabales del imperio español</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Godicheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3871,197 +3957,111 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Godicheau; Arnaud Exbalin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Los arrabales del imperio. Administrar los suburbios en las capitales de la Monarquía católica, siglos XVI-XIX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Prohistoria Ediciones, pp.9-22, 2022, 978-987-809-014-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Darío G. Barriera</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Instituir la buena policía. Cuba, 1763-1808</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Godicheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Godicheau; Darío G. Barriera. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Del buen gobierno al orden público. Distancias, actores y conceptos en dos laboratorios: Cuba y el Río de la Plata (1760-1860)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Fondo de Cultura Economica, pp.9-18, 2022, 978-84-375-0822-1</w:t>
-[...71 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Fondo de Cultura Economica, pp.59-91, 2022, 978-84-375-0822-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -5299,169 +5299,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introducción</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Godicheau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Godicheau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Democracia inocua. Lo que el postfranquismo ha hecho de nosotros</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Contratiempohistoria ediciones, pp.7-20, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Interpretar violencias sin separar a la humanidad entre violentos y dialogantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Godicheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qué hacemos con el pasado ? Catorce textos sobre historia y memoria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ediciones Contratiempo, pp.75-84, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183559v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04183566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espacios contraculturales y horizontes de transgresión en el proceso de cambio social de los años setenta</w:t>
               </w:r>
@@ -6125,246 +6125,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">“Guerre civile ”, “révolution”, « “répétition générale” : les aspects de la Guerre d’Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Godicheau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roger Bourderon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Guerre d’Espagne. L’histoire, les lendemains, la mémoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tallandier, pp.89-105, 2007, 978-2-84734-473-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La répression contre les révolutionnaires à partir du printemps 1937</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Godicheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wally Rosell. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espagne 36. Les affiches des combattant-e-s de la liberté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Libertaires, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“L’histoire objective” de la Guerre civile et la mythologie de la Transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Godicheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Danielle Corrado; Alary Viviane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Guerre d’Espagne en héritage. Entre mémoire et oubli (de 1975 à nos jours)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.69-96, 2007, 9782845163270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183631v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04183633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La domestication de la révolution : du viol des principes doctrinaux à la patrimonialisation de l’identité anarchiste en passant par l’intégration de la CNT à l’État républicain (1936-1939)</w:t>
               </w:r>
@@ -6802,303 +6802,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04937274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">El sistema plantacional y “el milagro de la subordinación”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Godicheau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pensar los vínculos sociales en Iberoamérica. Lenguajes, experiencias y temporalidades (siglos XVI-XXI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AHILA-XIXe Congrès, Aug 2021, Paris, Francia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El orden público: una noción absolutista entre Francia y España, bien adaptada a los tiempos revolucionarios (1766-1821)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Godicheau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tradición foral y modernidad constitucional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad del Pais Vasco, Sep 2021, San Sebastian, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hacer historia atlántica de España en el siglo xix: el caso del orden público</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Godicheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XII Congreso de Historia Contemporánea de Aragón</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad de Zaragoza, Jun 2021, Jaca, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04937279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public order as an antipolitical dimension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Godicheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers of Humanity and Beyond. Toward new critical understanding of Borders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CHAM-V Conference, Jul 2021, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04937278v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04937275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raison administrative et logiques d’empire</w:t>
               </w:r>
@@ -7642,51 +7642,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989362v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Godicheau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Marco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183458v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dulucq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Grenet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rozeaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesta Su&#225;rez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220690v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183514v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Exbalin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prohistoria.com.ar/#!/producto/2638/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183522v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o G. Barriera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fcede.es/site/es/libros/detalles.aspx?id_libro=20258" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183529v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.10413" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613423v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo S&#225;nchez Le&#243;n" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fcede.es/site/es/libros/detalles.aspx?id_libro=19309" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613456v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183531v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613439v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Decouvertes-Gallimard/Decouvertes-Gallimard/Histoire/La-guerre-d-Espagne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183532v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Ar&#243;stegui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613435v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613453v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.odilejacob.fr/catalogue/histoire-et-geopolitique/guerre-d-espagne_9782738114341.php" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613429v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Les-mots-de-la-guerre-d-Espagne~.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04911989v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Salmon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baby" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Nuq" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Rousselot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.161.0075" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862175v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910163v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35305/prohistoria.vi38.1728" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952806v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Castellanos Rubio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amnis.6454" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527371v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01615056v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.71265" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183640v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613074v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.127.0059" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613279v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.67109" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613143v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613218v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613214v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.2201" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613149v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01552825v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01552802v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01552745v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613135v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613125v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555533v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547367v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chs.511" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555502v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555417v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555482v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555472v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01552761v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.013.0137" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01552774v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.201.0029" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555447v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183639v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183455v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183512v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libros.colmex.mx/tienda/el-espejo-de-las-indias-occidentales-un-mundo-de-mundos-interaccion-y-reciprocidades/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04572862v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481322v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesta Suarez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183544v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183619v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183621v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183545v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527434v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527410v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efr/10413" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.10518" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527356v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.10417" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183554v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Risques Corbella" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.10487" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957824v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina CASTELLANOS RUBIO" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527486v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527470v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064828v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://1mayo.ccoo.es/f9d833e22a0c7b5f4fc5f2dfdb44c9e9000001.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183555v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064840v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.unc.edu.ar/producto/jurisdicciones-soberanias-administraciones-configuracion-de-los-espacios-politicos-en-la-construccion-de-los-estados-nacionales-en-iberoamerica/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183557v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527389v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/histoire-moderne-et-contemporaine/mondes-contemporains/les-gendarmeries-dans-le-monde" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183616v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183556v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183558v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183559v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183566v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626649v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#225;nzazu Sarr&#237;a Buil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14610/T0005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183560v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.1098" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183561v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183562v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183637v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183627v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419556v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183635v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183629v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183564v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183631v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183633v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183563v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613360v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613373v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183565v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937273v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937274v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937279v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937278v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937277v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937275v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580817v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937276v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937281v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03811361v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183567v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ria&#241;o San Marfull" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989362v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Godicheau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Marco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183458v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dulucq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Grenet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rozeaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesta Su&#225;rez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220690v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183514v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Exbalin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prohistoria.com.ar/#!/producto/2638/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183522v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o G. Barriera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fcede.es/site/es/libros/detalles.aspx?id_libro=20258" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183529v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.10413" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613423v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo S&#225;nchez Le&#243;n" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fcede.es/site/es/libros/detalles.aspx?id_libro=19309" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613456v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183531v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613439v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Decouvertes-Gallimard/Decouvertes-Gallimard/Histoire/La-guerre-d-Espagne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183532v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Ar&#243;stegui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613435v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613453v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.odilejacob.fr/catalogue/histoire-et-geopolitique/guerre-d-espagne_9782738114341.php" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613429v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Les-mots-de-la-guerre-d-Espagne~.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04911989v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Salmon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baby" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Nuq" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Rousselot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.161.0075" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862175v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910163v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35305/prohistoria.vi38.1728" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952806v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Castellanos Rubio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amnis.6454" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527371v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01615056v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.71265" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183640v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613074v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.127.0059" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613279v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.67109" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613143v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613218v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613214v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.2201" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613149v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01552825v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01552802v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01552745v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613135v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613125v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555533v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547367v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chs.511" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555502v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555417v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555482v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555472v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01552761v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.013.0137" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01552774v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.201.0029" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555447v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183639v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481322v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesta Suarez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183455v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183512v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libros.colmex.mx/tienda/el-espejo-de-las-indias-occidentales-un-mundo-de-mundos-interaccion-y-reciprocidades/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04572862v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183544v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183621v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183619v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183545v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527434v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527410v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efr/10413" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.10518" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527356v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.10417" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183554v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Risques Corbella" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.10487" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957824v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina CASTELLANOS RUBIO" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527486v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527470v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064828v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://1mayo.ccoo.es/f9d833e22a0c7b5f4fc5f2dfdb44c9e9000001.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183555v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064840v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editorial.unc.edu.ar/producto/jurisdicciones-soberanias-administraciones-configuracion-de-los-espacios-politicos-en-la-construccion-de-los-estados-nacionales-en-iberoamerica/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183557v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527389v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/histoire-moderne-et-contemporaine/mondes-contemporains/les-gendarmeries-dans-le-monde" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183616v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183556v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183558v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183566v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183559v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626649v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#225;nzazu Sarr&#237;a Buil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14610/T0005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183560v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.1098" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183561v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183562v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183637v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183627v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419556v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183635v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183629v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183633v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183564v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183631v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183563v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613360v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613373v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183565v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937273v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937274v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937277v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937275v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937279v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937278v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580817v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937276v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937281v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03811361v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183567v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ria&#241;o San Marfull" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>