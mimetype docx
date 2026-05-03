--- v0 (2026-03-09)
+++ v1 (2026-05-03)
@@ -2391,235 +2391,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust linear feature-based procedure for automated registration of point clouds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martyna Poreba</w:t>
+                <w:t xml:space="preserve">Invariant EKF Design for Scan Matching-aided Localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Barczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvère Bonnabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (6), pp.2440-2448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s150101435⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2015.2413933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259286v1</w:t>
+                <w:t xml:space="preserve">hal-01256770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invariant EKF Design for Scan Matching-aided Localization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
+                <w:t xml:space="preserve">A robust linear feature-based procedure for automated registration of point clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martyna Poreba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 23 (6), pp.2440-2448. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCST.2015.2413933⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s150101435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01256770v1</w:t>
+                <w:t xml:space="preserve">hal-01259286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast computation of soft tissue deformations in real-time simulation with Hyper-Elastic Mass Links</w:t>
               </w:r>
@@ -3610,204 +3610,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00930940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevés laser urbains par Systèmes Mobiles de Cartographie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation-based comparative analysis for the design of Laser Terrestrial Mobile Mapping Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyun-Jae Yoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goulette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Senpauroca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Lepere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue XYZ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 119, pp.15-19</w:t>
+              <w:t xml:space="preserve">Bulletin of Geodetic Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15 (5), Special Issue on Mobile Mapping Technology, pp. 839-854</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259665v1</w:t>
+                <w:t xml:space="preserve">hal-00930946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation-based comparative analysis for the design of Laser Terrestrial Mobile Mapping Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relevés laser urbains par Systèmes Mobiles de Cartographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goulette</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gregory Lepere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Geodetic Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 15 (5), Special Issue on Mobile Mapping Technology, pp. 839-854</w:t>
+              <w:t xml:space="preserve">Revue XYZ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 119, pp.15-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00930946v1</w:t>
+                <w:t xml:space="preserve">hal-01259665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevés laser urbains par Systèmes Mobiles de Cartographie</w:t>
               </w:r>
@@ -5764,450 +5764,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01519977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du nuage de points au maillage volumique anisotrope pour la simulation en mécanique des fluides</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Goulette</w:t>
+                <w:t xml:space="preserve">Fast computation of soft tissue deformations for real-time medical training simulators: the HEML method and open-source software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupez Thierry</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zhuowei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupe de Travail en Modélisation Géométrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Dijon, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2016 Virtual Reality International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Laval, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01520070v1</w:t>
+                <w:t xml:space="preserve">hal-01959537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Covariance of ICP-based Scan-matching Techniques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Goulette</w:t>
+                <w:t xml:space="preserve">EXPERIMENTAL ASSESSMENT OF THE QUANERGY M8 LIDAR SENSOR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Mittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Nouira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Roynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Goulette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-E Deschaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 American Control Conference (ACC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Boston, United States</w:t>
+              <w:t xml:space="preserve"> ISPRS 2016 congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01519995v1</w:t>
+                <w:t xml:space="preserve">hal-01374066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXPERIMENTAL ASSESSMENT OF THE QUANERGY M8 LIDAR SENSOR</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Du nuage de points au maillage volumique anisotrope pour la simulation en mécanique des fluides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bouchiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Goulette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coupez Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ISPRS 2016 congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Journées du Groupe de Travail en Modélisation Géométrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01374066v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast computation of soft tissue deformations for real-time medical training simulators: the HEML method and open-source software</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zhuowei Chen</w:t>
+                <w:t xml:space="preserve">On the Covariance of ICP-based Scan-matching Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvère Bonnabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Barczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2016 Virtual Reality International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Laval, France</w:t>
+              <w:t xml:space="preserve">2016 American Control Conference (ACC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959537v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la qualité d'un nuage de points 3D d'un MLS (Mobile Laser Scanning) par ajustement de la calibration du LIDAR multi-fibres</w:t>
               </w:r>
@@ -6576,165 +6576,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01520079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile Laser Scanning, Robotics and Applications</w:t>
+                <w:t xml:space="preserve">Relevés laser mobiles d’environnements 3D - Robotique, géomatique et nouveaux usages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Laser Scanning Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Cologne - DGPF - ISPRS, Mar 2015, Cologne, Germany</w:t>
+              <w:t xml:space="preserve">Journées Nationales de la Recherche en Robotique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Robotique, Oct 2015, Cap Hornu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01256792v1</w:t>
+                <w:t xml:space="preserve">hal-01256812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevés laser mobiles d’environnements 3D - Robotique, géomatique et nouveaux usages</w:t>
+                <w:t xml:space="preserve">Mobile Laser Scanning, Robotics and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de la Recherche en Robotique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR Robotique, Oct 2015, Cap Hornu, France</w:t>
+              <w:t xml:space="preserve">Workshop on Laser Scanning Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Cologne - DGPF - ISPRS, Mar 2015, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01256812v1</w:t>
+                <w:t xml:space="preserve">hal-01256792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile Laser Scanning for 3D Road Scene Reconstruction</w:t>
               </w:r>
@@ -6852,138 +6852,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01256807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualisation Temps Réel de Nuages de Points 3D Structurés Linéairement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassan Bouchiba</w:t>
+                <w:t xml:space="preserve">3D dense point cloud meshing through anisotropic adaptation on implicit functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Digonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Craciun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coupez Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l’Association Française d’Informatique Graphique (AFIG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIG, Oct 2014, Reims, France</w:t>
+              <w:t xml:space="preserve">Int. Conf. on Computational Modeling of Objects Presented in Images (CompImage)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Pittsburgh, PA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259307v1</w:t>
+                <w:t xml:space="preserve">hal-01259318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris-rue-Madame database: a 3D mobile laser scanner dataset for benchmarking urban detection, segmentation and classification methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7025,260 +7051,234 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Pattern Recognition, Applications and Methods ICPRAM 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00963812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time simulation of soft tissue deformations for the childbirth related models using HEML</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuowei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SURGETICA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01259313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D dense point cloud meshing through anisotropic adaptation on implicit functions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniela Craciun</w:t>
+                <w:t xml:space="preserve">Visualisation Temps Réel de Nuages de Points 3D Structurés Linéairement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bouchiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Coupez Thierry</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Conf. on Computational Modeling of Objects Presented in Images (CompImage)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Pittsburgh, PA, United States</w:t>
+              <w:t xml:space="preserve">Journées de l’Association Française d’Informatique Graphique (AFIG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIG, Oct 2014, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259318v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Implementation of an Invariant Extended Kalman Filter-based Scan Matching SLAM</w:t>
               </w:r>
@@ -7571,51 +7571,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast computation of soft tissue deformations in real-time simulation of surgery with HEML: a comparison of computation time with conventional FEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuowei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7932,506 +7932,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RANSAC algorithm and elements of graph theory for automatic plane detection in 3D point clouds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Goulette</w:t>
+                <w:t xml:space="preserve">3D Road Environment Modeling Applied to Visibility Mapping: an Experimental Comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Tarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Goulette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de PTFiT (Polish Society for Photogrammetry and Remote Sensing)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Poland. pp.301-310</w:t>
+              <w:t xml:space="preserve">DS-RT International Symposium on Distributed Simulation and Real Time Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE/ACM, Oct 2012, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00846335v1</w:t>
+                <w:t xml:space="preserve">hal-01259342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate 3D maps from depth images and motion sensors via nonlinear Kalman filtering</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Silvere Bonnabel</w:t>
+                <w:t xml:space="preserve">RANSAC algorithm and elements of graph theory for automatic plane detection in 3D point clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martyna Poreba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Robots and Systems (IROS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE/RSJ, Oct 2012, Vilamoura, Algarve, Portugal</w:t>
+              <w:t xml:space="preserve">Symposium de PTFiT (Polish Society for Photogrammetry and Remote Sensing)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Poland. pp.301-310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259338v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation par images de profondeur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accurate 3D maps from depth images and motion sensors via nonlinear Kalman filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Hervier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Goulette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvere Bonnabel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupe de Travail “Automatique et Automobile”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR MACS, May 2012, Versailles-Satory, France</w:t>
+              <w:t xml:space="preserve">International Conference on Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE/RSJ, Oct 2012, Vilamoura, Algarve, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259339v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction d’arêtes et comparaison avec des données de référence pour la qualification de relevés laser mobiles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Localisation par images de profondeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du GDR ISIS, Thème B – Analyse de scènes en image et vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR ISIS, Nov 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées du Groupe de Travail “Automatique et Automobile”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR MACS, May 2012, Versailles-Satory, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259343v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Road Environment Modeling Applied to Visibility Mapping: an Experimental Comparison</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Charbonnier</w:t>
+                <w:t xml:space="preserve">Extraction d’arêtes et comparaison avec des données de référence pour la qualification de relevés laser mobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martyna Poreba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Goulette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DS-RT International Symposium on Distributed Simulation and Real Time Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE/ACM, Oct 2012, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Journée du GDR ISIS, Thème B – Analyse de scènes en image et vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR ISIS, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259342v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Road Environment Modeling Applied to Visibility Mapping: an Experimental Comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Tarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goulette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8653,178 +8653,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01259336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASSESSING THE ACCURACY OF TERRESTRIAL MOBILE LASER SURVEYS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imagerie 3D et applications en modélisation d’environnements et en Chirurgie Assistée par Ordinateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Symposium on Mobile Mapping Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">Journées du GDR ISIS, « De l’acquisition à la compression des objets 3D »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR ISIS, May 2011, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259348v1</w:t>
+                <w:t xml:space="preserve">hal-01259352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie 3D et applications en modélisation d’environnements et en Chirurgie Assistée par Ordinateur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ASSESSING THE ACCURACY OF TERRESTRIAL MOBILE LASER SURVEYS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martyna Poreba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR ISIS, « De l’acquisition à la compression des objets 3D »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR ISIS, May 2011, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">Int. Symposium on Mobile Mapping Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259352v1</w:t>
+                <w:t xml:space="preserve">hal-01259348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odometry from Planar landmarks</w:t>
               </w:r>
@@ -9076,545 +9076,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01259363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POINT CLOUD NON LOCAL DENOISING USING LOCAL SURFACE DESCRIPTOR SIMILARITY</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Goulette</w:t>
+                <w:t xml:space="preserve">USAGE DE LA CARTOGRAPHIE 3D POUR L’URBANISME ET LE SERVICE DE PROXIMITÉ - EXEMPLE D’APPLICATION AU DIAGNOSTIC D’ACCESSIBILITÉ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Ridene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PCV (Photogrammetric Computer Vision)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence GeoTunis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01097420v1</w:t>
+                <w:t xml:space="preserve">hal-01259366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation 3D de parcours routiers par relevé laser mobile pour la mesure de visibilité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détection de plans dans les nuages de points 3D générés à partir d’une plateforme mobile avec scanner laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Goulette</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joel Senpauroca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Club des Méthodes Optiques pour l’Industrie »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Club CMOI, Nov 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">GDR ISIS, Journées du thème D, « 3D »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259361v1</w:t>
+                <w:t xml:space="preserve">hal-01259369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature-based quality evaluation of 3D heterogeneous data registration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Taha Ridene</w:t>
+                <w:t xml:space="preserve">On the Diagnostic of Road Pathway Visibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Tarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Electronic Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPIE, Jan 2010, San José, CA, United States</w:t>
+              <w:t xml:space="preserve">Transport Research Arena Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259357v1</w:t>
+                <w:t xml:space="preserve">hal-01259681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">USAGE DE LA CARTOGRAPHIE 3D POUR L’URBANISME ET LE SERVICE DE PROXIMITÉ - EXEMPLE D’APPLICATION AU DIAGNOSTIC D’ACCESSIBILITÉ</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francois Goulette</w:t>
+                <w:t xml:space="preserve">POINT CLOUD NON LOCAL DENOISING USING LOCAL SURFACE DESCRIPTOR SIMILARITY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence GeoTunis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">PCV (Photogrammetric Computer Vision)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259366v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de plans dans les nuages de points 3D générés à partir d’une plateforme mobile avec scanner laser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation 3D de parcours routiers par relevé laser mobile pour la mesure de visibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Goulette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francois Goulette</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Senpauroca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR ISIS, Journées du thème D, « 3D »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">Colloque « Club des Méthodes Optiques pour l’Industrie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Club CMOI, Nov 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259369v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Diagnostic of Road Pathway Visibility</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Tarel</w:t>
+                <w:t xml:space="preserve">Feature-based quality evaluation of 3D heterogeneous data registration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Ridene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport Research Arena Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Bruxelles, France</w:t>
+              <w:t xml:space="preserve">SPIE Electronic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Jan 2010, San José, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259681v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fast and Accurate Plane Detection Algorithm for Large Noisy Point Clouds Using Filtered Normals and Voxel Growing</w:t>
               </w:r>
@@ -10157,64 +10157,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Diagnostic of Road Pathway Visibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Tarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10246,204 +10246,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00549868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colorisation et texturation d’environnements urbains par système mobile avec scanner laser et caméra</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Brun</w:t>
+                <w:t xml:space="preserve">Localization for Mobile Mapping Systems: Experimental results, analysis and post-processing improvements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Ridene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Techniques Laser pour l’Etude des Environnements Naturels et Urbains »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESGT, Jan 2009, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Int. Symposium on Mobile Mapping Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Presidente Prudente, São Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259377v1</w:t>
+                <w:t xml:space="preserve">hal-01259374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization for Mobile Mapping Systems: Experimental results, analysis and post-processing improvements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Taha Ridene</w:t>
+                <w:t xml:space="preserve">Colorisation et texturation d’environnements urbains par système mobile avec scanner laser et caméra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Symposium on Mobile Mapping Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Presidente Prudente, São Paulo, Brazil</w:t>
+              <w:t xml:space="preserve">Colloque « Techniques Laser pour l’Etude des Environnements Naturels et Urbains »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESGT, Jan 2009, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259374v1</w:t>
+                <w:t xml:space="preserve">hal-01259377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization for Mobile Mapping Systems: Experimental results, analysis and post-processing improvements</w:t>
               </w:r>
@@ -11228,51 +11228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bertoncini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12455,51 +12455,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F7813991"/>
+    <w:nsid w:val="80FC4024"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12686,51 +12686,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-goulette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1527-2650" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050846213" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383713v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sanchez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Deschaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goulette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03203388v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dellenbach" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Jacquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Goulette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559952v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Horache" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lejars" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gruel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259335v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hervier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvere Bonnabel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961605v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Barczyk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Bonnabel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05401232v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Galagain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyna Poreba" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13052/rp-9788743808831" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05401193v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.WSA-EB.5.145083" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03203383v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Santoso" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouchiba" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Silva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coupez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30705-9_10" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383733v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2025.3543302" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849850v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Soum-Fontez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3393209" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914638v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Richa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dalmasso" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14246262" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359796v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Horache" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Gruel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lejars" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/gch.20211410" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03203390v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV53792.2021.00142" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445098v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duque" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Velasco-Forero" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Marcotegui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13224713" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007281v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Ku" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco C Veltkamp" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Boom" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duque-Arias" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2020.09.006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983194v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Rocha-Da-Silva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcpx.2020.100069" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01695873v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roynard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364918767506" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474498v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Craciun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01695870v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Nouira" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phor.12198" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01259286v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150101435" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01256770v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2015.2413933" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01256777v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo-Wei Chen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2015.06.015" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01259273v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259331v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00831473v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7494/geom.2012.6.3.73" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090054v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259354v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun-Jae Yoo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Senpauroca" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Lepere" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gruyer Dominique" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259355v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259356v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Ridene" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00831895v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508354v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00930940v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259665v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00930946v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259370v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383754v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS60139.2025.11247260" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383742v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Elnecave Xavier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matis Viozelange" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Burger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine P&#233;triaux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA55743.2025.11128659" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382885v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382871v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Petriaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382763v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48891.2023.10160539" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382794v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139997v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Serna" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310026v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Thomas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R. Qi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182477v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Duque-Arias" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30645-8_17" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763469v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852565v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gall" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985640v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV.2018.00052" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959556v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959578v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519917v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Groscot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01692177v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519977v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2927929.2927952" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01520070v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coupez Thierry" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519995v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374066v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Mittet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E Deschaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01959537v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuowei Chen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01520074v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355260v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLI-B3-693-2016" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374068v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01520079v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01256792v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01256812v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01256801v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01256807v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259307v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963812v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259313v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259318v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Digonnet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259294v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01097422v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s F. Serna-Morales" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-3-73-2014" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259320v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259311v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259319v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Roussel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259327v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safwan Chendeb" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00846334v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00846335v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259338v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259339v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259343v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259342v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Tarel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbonnier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852783v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01097388v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259336v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259348v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259352v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259349v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keerthi Narayana" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Steux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259367v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungwoo Choi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259363v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01097420v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259361v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259357v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259366v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259369v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259681v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tarel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01097361v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259362v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259359v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259364v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259360v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259365v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549868v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259377v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259374v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259373v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259371v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259378v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259671v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Senpauroca" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lep&#232;re" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259375v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259379v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01097425v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259676v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259679v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bertoncini" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blaes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259670v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259652v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Abuhadrous" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Ammoun" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Nashashibi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Laurgeau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259655v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259641v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaperon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01959576v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01959524v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256855v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259643v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753769v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00727509v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997ENMP0735" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-goulette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1527-2650" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050846213" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383713v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sanchez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Deschaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goulette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03203388v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dellenbach" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Jacquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Goulette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559952v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Horache" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lejars" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gruel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259335v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hervier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvere Bonnabel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961605v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Barczyk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Bonnabel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05401232v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Galagain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyna Poreba" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13052/rp-9788743808831" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05401193v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.WSA-EB.5.145083" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03203383v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Santoso" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouchiba" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Silva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coupez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30705-9_10" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383733v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2025.3543302" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849850v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Soum-Fontez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3393209" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914638v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Richa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dalmasso" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14246262" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359796v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Horache" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Gruel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lejars" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/gch.20211410" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03203390v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV53792.2021.00142" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445098v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duque" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Velasco-Forero" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Marcotegui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13224713" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007281v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Ku" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco C Veltkamp" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Boom" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duque-Arias" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2020.09.006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983194v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Rocha-Da-Silva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcpx.2020.100069" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01695873v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roynard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364918767506" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474498v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Craciun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01695870v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Nouira" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phor.12198" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01256770v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2015.2413933" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01259286v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150101435" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01256777v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo-Wei Chen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2015.06.015" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01259273v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259331v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00831473v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7494/geom.2012.6.3.73" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090054v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259354v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun-Jae Yoo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Senpauroca" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Lepere" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gruyer Dominique" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259355v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259356v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Ridene" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00831895v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508354v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00930940v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00930946v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259665v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259370v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383754v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS60139.2025.11247260" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383742v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Elnecave Xavier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matis Viozelange" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Burger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine P&#233;triaux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA55743.2025.11128659" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382885v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382871v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Petriaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382763v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48891.2023.10160539" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382794v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139997v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Serna" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310026v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Thomas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R. Qi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182477v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Duque-Arias" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30645-8_17" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763469v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852565v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gall" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985640v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV.2018.00052" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959556v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959578v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519917v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Groscot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01692177v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519977v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2927929.2927952" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01959537v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuowei Chen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374066v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Mittet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E Deschaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01520070v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coupez Thierry" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519995v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01520074v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355260v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLI-B3-693-2016" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374068v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01520079v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01256812v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01256792v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01256801v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01256807v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259318v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Digonnet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963812v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259313v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259307v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259294v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01097422v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s F. Serna-Morales" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-3-73-2014" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259320v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259311v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259319v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Roussel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259327v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safwan Chendeb" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00846334v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259342v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Tarel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbonnier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00846335v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259338v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259339v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259343v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852783v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01097388v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259336v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259352v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259348v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259349v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keerthi Narayana" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Steux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259367v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungwoo Choi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259363v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259366v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259369v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259681v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tarel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01097420v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259361v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259357v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01097361v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259362v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259359v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259364v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259360v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259365v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549868v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259374v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259377v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259373v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259371v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259378v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259671v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Senpauroca" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lep&#232;re" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259375v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259379v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01097425v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259676v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259679v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bertoncini" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blaes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259670v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259652v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Abuhadrous" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Ammoun" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Nashashibi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Laurgeau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259655v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259641v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaperon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01959576v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01959524v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256855v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259643v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753769v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00727509v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997ENMP0735" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>