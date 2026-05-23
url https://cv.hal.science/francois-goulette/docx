--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -156,943 +156,419 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
-[...522 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges and Performance of SLAM Algorithms on Resource-constrained Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calvin Galagain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martyna Poreba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Charting the Intelligence Frontiers Edge AI Systems Nexus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, River Publisher, pp.89-110, 2025, https://doi.org/10.13052/rp-9788743808831. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13052/rp-9788743808831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05401232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Scanning of Celtic Coins and Deep Learning to Identify Monetary Dies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Horache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Gruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goulette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lejars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the XVI International Numismatic Congress, 11–16.09.2022, Warsaw, Vol. ii Roman Numismatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols Publishers, pp.45-56, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1484/M.WSA-EB.5.145083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05401193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid Flow Simulation from Geometry Data Based on Point Clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Santoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bouchiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coupez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical Methods for Flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.109-119, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-30705-9_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03203383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1102,2781 +578,3305 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COLA: COarse-LAbel Multisource LiDAR Semantic Segmentation for Autonomous Driving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 41, pp.1742-1754. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TRO.2025.3543302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05383733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ParisLuco3D: A High-Quality Target Dataset for Domain Generalization of LiDAR Perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Soum-Fontez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9 (6), pp.5496-5503. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LRA.2024.3393209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04849850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AdaSplats: Adaptive Splatting of Point Clouds for Accurate 3D Modeling and Real-Time High-Fidelity LiDAR Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Richa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goulette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (24), pp.6262. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/rs14246262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03914638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riedones3D: a celtic coin dataset for registration and fine-grained clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Horache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Lejars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Eurographics Workshop on Graphics and Cultural Heritage, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2312/gch.20211410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03359796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Point Cloud Registration with Multi-Scale Architecture and Unsupervised transfer learning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Paris-CARLA-3D: A Real and Synthetic Outdoor Point Cloud Dataset for Challenging Tasks in 3D Mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Richa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Marcotegui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2021 International Conference on 3D Vision (3DV)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/3DV53792.2021.00142⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (22), pp.4713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs13224713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03203390v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paris-CARLA-3D: A Real and Synthetic Outdoor Point Cloud Dataset for Challenging Tasks in 3D Mapping</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">3D Point Cloud Registration with Multi-Scale Architecture and Unsupervised transfer learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Horache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Goulette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs13224713⟩</w:t>
+              <w:t xml:space="preserve"> 2021 International Conference on 3D Vision (3DV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/3DV53792.2021.00142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03445098v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SHREC 2020 Track: 3D Point Cloud Semantic Segmentation for Street Scenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Ku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remco C Veltkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bas Boom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Duque-Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 93, pp.13-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cag.2020.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03007281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Fluid Dynamics on 3D Point Set Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bouchiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Santoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Rocha-Da-Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goulette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcpx.2020.100069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris-Lille-3D: a large and high-quality ground truth urban point cloud dataset for automatic segmentation and classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Roynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0278364918767506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695873v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Ground Surface Reconstruction from mobile laser systems for driving simulation engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Craciun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 93, pp.201-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01474498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Point cloud refinement with self-calibration of a mobile multibeam lidar sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Nouira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photogrammetric Record</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 32 (159), pp.291 - 316. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/phor.12198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invariant EKF Design for Scan Matching-aided Localization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A robust linear feature-based procedure for automated registration of point clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Martyna Poreba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCST.2015.2413933⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s150101435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01256770v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust linear feature-based procedure for automated registration of point clouds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Invariant EKF Design for Scan Matching-aided Localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Barczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvère Bonnabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s150101435⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (6), pp.2440-2448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2015.2413933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259286v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01256770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast computation of soft tissue deformations in real-time simulation with Hyper-Elastic Mass Links</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goulette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuo-Wei Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cma.2015.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01256777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RECALAGE RIGIDE DE RELEVÉS LASER PAR MISE EN CORRESPONDANCE ROBUSTE BASÉE SUR DES SEGMENTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martyna Poreba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 207, pp.3-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01259273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RANSAC algorithm and elements of graph theory for automatic plane detection in 3D point clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martyna Poreba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Photogrammetry, Cartography and Remote Sensing (Archiwum Fotogrametrii, Kartografii i Teledetekcji)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 24, pp.301 - 310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01259331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Accuracy of Land-Based Mobile Laser Scanning Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martyna Poreba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomatics and Environmental Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 6 (3), pp.73-81. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7494/geom.2012.6.3.73⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colorisation et texturation temps réel d'environnements urbains par système mobile avec scanner laser et caméra fish-eye</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Brun</w:t>
+                <w:t xml:space="preserve">Recalage de relevés laser fixes et mobiles sur MNS pour la cartographie numérique 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Ridene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Goulette</w:t>
+                <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, pp.29-37</w:t>
+              <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01090054v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide à la conception par simulation de systèmes de cartographie mobiles à scanner laser</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gruyer Dominique</w:t>
+                <w:t xml:space="preserve">Colorisation et texturation temps réel d'environnements urbains par système mobile avec scanner laser et caméra fish-eye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010</w:t>
+              <w:t xml:space="preserve">, 2010, pp.29-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259354v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01090054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colorisation et texturation temps réel d’environnements urbains par système mobile avec scanner laser et caméra fish-eye</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Aide à la conception par simulation de systèmes de cartographie mobiles à scanner laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyun-Jae Yoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Goulette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Senpauroca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Lepere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gruyer Dominique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259355v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recalage de relevés laser fixes et mobiles sur MNS pour la cartographie numérique 3D</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Colorisation et texturation temps réel d’environnements urbains par système mobile avec scanner laser et caméra fish-eye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259356v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coregistration of DSM and 3D Point Clouds Acquired by a Mobile Mapping System</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relevés laser urbains par Systèmes Mobiles de Cartographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Goulette</w:t>
+                <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boletim de Ciências Geodésicas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 15 (5), pp.824-838</w:t>
+              <w:t xml:space="preserve">Revue XYZ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831895v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation based comparative analysis for the design of laser terrestrial mobile mapping systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyun-Jae Yoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Senpauroca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Lepere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boletim de Ciências Geodésicas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 15 (5), pp.839-854</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00508354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-registration of DSM and 3D points clouds acquired by a Mobile Mapping System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Ridene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Geodetic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 15 (5), Special Issue on Mobile Mapping Technology, pp. 824-838</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00930940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation-based comparative analysis for the design of Laser Terrestrial Mobile Mapping Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Coregistration of DSM and 3D Point Clouds Acquired by a Mobile Mapping System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Ridene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goulette</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gregory Lepere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Geodetic Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 15 (5), Special Issue on Mobile Mapping Technology, pp. 839-854</w:t>
+              <w:t xml:space="preserve">Boletim de Ciências Geodésicas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15 (5), pp.824-838</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00930946v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevés laser urbains par Systèmes Mobiles de Cartographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue XYZ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 119, pp.15-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01259665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevés laser urbains par Systèmes Mobiles de Cartographie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Goulette</w:t>
+                <w:t xml:space="preserve">Simulation-based comparative analysis for the design of Laser Terrestrial Mobile Mapping Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyun-Jae Yoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Goulette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Senpauroca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Lepere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue XYZ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009</w:t>
+              <w:t xml:space="preserve">Bulletin of Geodetic Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15 (5), Special Issue on Mobile Mapping Technology, pp. 839-854</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00930946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3DLabelProp: Geometric-Driven Domain Generalization for LiDAR Semantic Segmentation in Autonomous Driving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Goulette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What s in My LiDAR Odometry Toolbox?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dellenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Goulette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatic Clustering Of Celtic Coins Based On 3d Point Cloud Pattern Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Horache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Goulette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lejars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Gruel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accurate 3D maps from depth images and motion sensors via nonlinear Kalman filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Hervier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Goulette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvere Bonnabel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-01259370v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental Implementation of an Invariant Extended Kalman Filter-based Scan Matching SLAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Barczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvère Bonnabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Goulette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00961605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (81)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3894,77 +3894,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HD-OOD3D: Supervised and Unsupervised Out-of-Distribution object detection in LiDAR data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Soum-Fontez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Hangzhou (Chine), China. pp.15103-15110, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4050,51 +4050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Burger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Pétriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Atlanta, France. pp.1032-1038, </w:t>
@@ -4126,299 +4126,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05383742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain generalization of 3D semantic segmentation in autonomous driving</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Multi-IMU Proprioceptive State Estimator for Humanoid Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Elnecave Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Burger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Petriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE/CVF International Conference on Computer Vision (ICCV 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">2023 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Detroit, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04382885v1</w:t>
+                <w:t xml:space="preserve">hal-04382871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-IMU Proprioceptive State Estimator for Humanoid Robots</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Domain generalization of 3D semantic segmentation in autonomous driving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Detroit, United States</w:t>
+              <w:t xml:space="preserve">2023 IEEE/CVF International Conference on Computer Vision (ICCV 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04382871v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COLA: COarse LAbel pre-training for 3D semantic segmentation of sparse LiDAR datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE International Conference on Robotics and Automation (ICRA 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Londres, United Kingdom. pp.11343-11350, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4452,77 +4452,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MDT3D: Multi-Dataset Training for LiDAR 3D Object Detection Generalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Soum-Fontez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Detroit, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4547,90 +4547,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On power Jaccard losses for semantic segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Duque-Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4698,77 +4698,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles R. Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Marcotegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The IEEE International Conference on Computer Vision (ICCV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Séoul, South Korea</w:t>
@@ -4810,90 +4810,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A graph-based color lines model for image analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Duque-Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Velasco-Forero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Marcotegui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Image Analysis and Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Trento, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4921,191 +4921,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02182477v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of Point Cloud for Road Scene Understanding with Multiscale Voxel Deep Network</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Raw point cloud deferred shading through screen space pyramidal operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bouchiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Goulette</w:t>
+                <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th workshop on Planning, Perceptionand Navigation for Intelligent Vehicules PPNIV'2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">39th Eurographics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01763469v2</w:t>
+                <w:t xml:space="preserve">hal-01959578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Descripteurs sphériques multi-échelles pour la classification sémantique de nuages de points 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Marcotegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5156,77 +5156,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic Classification of 3D Point Clouds with Multiscale Spherical Neighborhoods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Marcotegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goulette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5267,286 +5267,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01985640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paris-Lille-3D: A Point Cloud Dataset for Urban Scene Segmentation and Classification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Classification of Point Cloud for Road Scene Understanding with Multiscale Voxel Deep Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Roynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVPR Workshop on Real-World Challenges and New Benchmarks for Deep Learning in Robotic Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Salt Lake City, United States</w:t>
+              <w:t xml:space="preserve">10th workshop on Planning, Perceptionand Navigation for Intelligent Vehicules PPNIV'2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01959556v1</w:t>
+                <w:t xml:space="preserve">hal-01763469v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raw point cloud deferred shading through screen space pyramidal operators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Paris-Lille-3D: A Point Cloud Dataset for Urban Scene Segmentation and Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Roynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francois Goulette</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th Eurographics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">CVPR Workshop on Real-World Challenges and New Benchmarks for Deep Learning in Robotic Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01959578v1</w:t>
+                <w:t xml:space="preserve">hal-01959556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High quality and efficient direct rendering of massive real-world point clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bouchiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Groscot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Eurographics 2017, the 38th Annual Conference of the European Association for Computer Graphics.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5571,90 +5571,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Quality and Efficient Direct Rendering of Massive Real-world Point Clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bouchiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Groscot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROGRAPHICS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5679,64 +5679,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast computation of soft tissue deformations for real-time medical training simulators: the HEML method and open-source software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuo-Wei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VRIC '16 Proceedings of the 2016 Virtual Reality International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Laval, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5764,938 +5764,938 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01519977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast computation of soft tissue deformations for real-time medical training simulators: the HEML method and open-source software</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">POINT CLOUD REFINEMENT WITH A TARGET-FREE INTRINSIC CALIBRATION OF A MOBILE MULTI-BEAM LIDAR SYSTEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Nouira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Goulette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhuowei Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2016 Virtual Reality International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Laval, France</w:t>
+              <w:t xml:space="preserve"> ISPRS congress 2016 International Society for Photogrammetry and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01959537v1</w:t>
+                <w:t xml:space="preserve">hal-01374068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXPERIMENTAL ASSESSMENT OF THE QUANERGY M8 LIDAR SENSOR</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">SEGMENTATION ET CLASSIFICATION ROBUSTE POUR LA DÉTECTION DE CHANGEMENTS DANS LES NUAGES DE POINTS URBAINS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Roynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.-E Deschaud</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ISPRS 2016 congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Colloque « PHOTOGRAMMÉTRIE NUMÉRIQUE ET PERCEPTION 3D, LES NOUVELLESCONQUÊTES »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Photogrammétrie et Télédétection, Mar 2016, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01374066v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du nuage de points au maillage volumique anisotrope pour la simulation en mécanique des fluides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bouchiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goulette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupez Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Groupe de Travail en Modélisation Géométrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01520070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Covariance of ICP-based Scan-matching Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvère Bonnabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Barczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 American Control Conference (ACC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01519995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la qualité d'un nuage de points 3D d'un MLS (Mobile Laser Scanning) par ajustement de la calibration du LIDAR multi-fibres</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast computation of soft tissue deformations for real-time medical training simulators: the HEML method and open-source software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Goulette</w:t>
+                <w:t xml:space="preserve">Francois Goulette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuowei Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « PHOTOGRAMMÉTRIE NUMÉRIQUE ET PERCEPTION 3D, LES NOUVELLESCONQUÊTES » </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Photogrammétrie et Télédétection, Mar 2016, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2016 Virtual Reality International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Laval, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01520074v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and Robust Segmentation and Classification for Change Detection in Urban Point Clouds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">EXPERIMENTAL ASSESSMENT OF THE QUANERGY M8 LIDAR SENSOR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Mittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Nouira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Roynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Goulette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-E Deschaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS 2016 - XXIII ISPRS Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> ISPRS 2016 congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Prague, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355260v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POINT CLOUD REFINEMENT WITH A TARGET-FREE INTRINSIC CALIBRATION OF A MOBILE MULTI-BEAM LIDAR SYSTEM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Amélioration de la qualité d'un nuage de points 3D d'un MLS (Mobile Laser Scanning) par ajustement de la calibration du LIDAR multi-fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Nouira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francois Goulette</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ISPRS congress 2016 International Society for Photogrammetry and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Colloque « PHOTOGRAMMÉTRIE NUMÉRIQUE ET PERCEPTION 3D, LES NOUVELLESCONQUÊTES » </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Photogrammétrie et Télédétection, Mar 2016, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01374068v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEGMENTATION ET CLASSIFICATION ROBUSTE POUR LA DÉTECTION DE CHANGEMENTS DANS LES NUAGES DE POINTS URBAINS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Fast and Robust Segmentation and Classification for Change Detection in Urban Point Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Roynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Goulette</w:t>
+                <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « PHOTOGRAMMÉTRIE NUMÉRIQUE ET PERCEPTION 3D, LES NOUVELLESCONQUÊTES »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISPRS 2016 - XXIII ISPRS Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Photogrammetry and Remote Sensing, Jul 2016, Prague, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLI-B3-693-2016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01520079v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevés laser mobiles d’environnements 3D - Robotique, géomatique et nouveaux usages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Relevés laser mobiles d’environnements 3D - Robotique, géomatique et BIM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de la Recherche en Robotique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR Robotique, Oct 2015, Cap Hornu, France</w:t>
+              <w:t xml:space="preserve">Journée transformation digitale BIM pour le ferroviaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Railenium - COLAS - Fer de France - SNCF Réseau, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01256812v1</w:t>
+                <w:t xml:space="preserve">hal-01256807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile Laser Scanning, Robotics and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Laser Scanning Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Cologne - DGPF - ISPRS, Mar 2015, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6714,1245 +6714,1245 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01256792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile Laser Scanning for 3D Road Scene Reconstruction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Relevés laser mobiles d’environnements 3D - Robotique, géomatique et nouveaux usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autonomous Vehicles; from theory to full scale applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IET, Jun 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales de la Recherche en Robotique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Robotique, Oct 2015, Cap Hornu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01256801v1</w:t>
+                <w:t xml:space="preserve">hal-01256812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevés laser mobiles d’environnements 3D - Robotique, géomatique et BIM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Mobile Laser Scanning for 3D Road Scene Reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée transformation digitale BIM pour le ferroviaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Railenium - COLAS - Fer de France - SNCF Réseau, Oct 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Autonomous Vehicles; from theory to full scale applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IET, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01256807v1</w:t>
+                <w:t xml:space="preserve">hal-01256801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D dense point cloud meshing through anisotropic adaptation on implicit functions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rendu de routes et perception sémantique de marquages au sol à partir de données laser 4D (3D+intensité)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Digonnet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Robin Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Craciun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Goulette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coupez Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Conf. on Computational Modeling of Objects Presented in Images (CompImage)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Pittsburgh, PA, United States</w:t>
+              <w:t xml:space="preserve">Journée « Analyse conjointe des images RGB-Depth »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR ISIS, Feb 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259318v1</w:t>
+                <w:t xml:space="preserve">hal-01259319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paris-rue-Madame database: a 3D mobile laser scanner dataset for benchmarking urban detection, segmentation and classification methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Beatriz Marcotegui</w:t>
+                <w:t xml:space="preserve">Fast computation of soft tissue deformations in real-time simulation of surgery with HEML: a comparison of computation time with conventional FEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuowei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Goulette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
+                <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Pattern Recognition, Applications and Methods ICPRAM 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Angers, France</w:t>
+              <w:t xml:space="preserve">Int. Conf. on Computer Assisted Radiology and Surgery (CARS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00963812v1</w:t>
+                <w:t xml:space="preserve">hal-01259311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time simulation of soft tissue deformations for the childbirth related models using HEML</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Visualisation Temps Réel de Nuages de Points 3D Structurés Linéairement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bouchiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Goulette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SURGETICA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Journées de l’Association Française d’Informatique Graphique (AFIG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIG, Oct 2014, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259313v1</w:t>
+                <w:t xml:space="preserve">hal-01259307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualisation Temps Réel de Nuages de Points 3D Structurés Linéairement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">3D dense point cloud meshing through anisotropic adaptation on implicit functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Digonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Craciun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coupez Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l’Association Française d’Informatique Graphique (AFIG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIG, Oct 2014, Reims, France</w:t>
+              <w:t xml:space="preserve">Int. Conf. on Computational Modeling of Objects Presented in Images (CompImage)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Pittsburgh, PA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259307v1</w:t>
+                <w:t xml:space="preserve">hal-01259318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Implementation of an Invariant Extended Kalman Filter-based Scan Matching SLAM</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Paris-rue-Madame database: a 3D mobile laser scanner dataset for benchmarking urban detection, segmentation and classification methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Marcotegui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Goulette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference (ACC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Portland, Oregon, United States</w:t>
+              <w:t xml:space="preserve">4th International Conference on Pattern Recognition, Applications and Methods ICPRAM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259294v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00963812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable and Detail-Preserving Ground Surface Reconstruction from Large 3D Point Clouds Acquired by Mobile Mapping Systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Beatriz Marcotegui</w:t>
+                <w:t xml:space="preserve">Real-time simulation of soft tissue deformations for the childbirth related models using HEML</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuowei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Goulette</w:t>
+                <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PCV (Photogrammetric Computer Vision)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SURGETICA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Chambéry, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01097422v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie 3D par LiDAR terrestre mobile - entre robotique, géomatique et nouveaux usages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Experimental Implementation of an Invariant Extended Kalman Filter-based Scan Matching SLAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Barczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvère Bonnabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier « Systèmes embarqués d'imagerie 3D par laser »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de travail OPTIM "Optique et Image" de la Fondation "Sciences et Technologies pour l'Aéronautique et l'Espace", Apr 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">American Control Conference (ACC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Portland, Oregon, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259320v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast computation of soft tissue deformations in real-time simulation of surgery with HEML: a comparison of computation time with conventional FEM</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francois Goulette</w:t>
+                <w:t xml:space="preserve">Scalable and Detail-Preserving Ground Surface Reconstruction from Large 3D Point Clouds Acquired by Mobile Mapping Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Craciun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés F. Serna-Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Marcotegui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Conf. on Computer Assisted Radiology and Surgery (CARS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PCV (Photogrammetric Computer Vision)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Zurich, Switzerland. pp.73 - 80, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprsarchives-XL-3-73-2014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259311v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rendu de routes et perception sémantique de marquages au sol à partir de données laser 4D (3D+intensité)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Cartographie 3D par LiDAR terrestre mobile - entre robotique, géomatique et nouveaux usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée « Analyse conjointe des images RGB-Depth »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR ISIS, Feb 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Atelier « Systèmes embarqués d'imagerie 3D par laser »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de travail OPTIM "Optique et Image" de la Fondation "Sciences et Technologies pour l'Aéronautique et l'Espace", Apr 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259319v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEATURE-BASED QUALITY EVALUATION OF 3D POINT CLOUDS – STUDY OF THE PERFORMANCE OF 3D REGISTRATION ALGORITHMS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Safwan Chendeb</w:t>
+                <w:t xml:space="preserve">Line Segment-based Approach for Accuracy Assessment of MLS point clouds in Urban Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martyna Poreba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3D GeoInfo Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISPRS WG II/2, Nov 2013, Istamboul, Turkey</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Mobile Mapping Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Tainan, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259327v1</w:t>
+                <w:t xml:space="preserve">hal-00846334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line Segment-based Approach for Accuracy Assessment of MLS point clouds in Urban Areas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martyna Poreba</w:t>
+                <w:t xml:space="preserve">FEATURE-BASED QUALITY EVALUATION OF 3D POINT CLOUDS – STUDY OF THE PERFORMANCE OF 3D REGISTRATION ALGORITHMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Ridene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Goulette</w:t>
+                <w:t xml:space="preserve">Francois Goulette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safwan Chendeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Mobile Mapping Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Tainan, Taiwan</w:t>
+              <w:t xml:space="preserve">3D GeoInfo Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISPRS WG II/2, Nov 2013, Istamboul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00846334v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Road Environment Modeling Applied to Visibility Mapping: an Experimental Comparison</w:t>
               </w:r>
@@ -7964,64 +7964,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Tarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DS-RT International Symposium on Distributed Simulation and Real Time Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE/ACM, Oct 2012, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8046,64 +8046,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RANSAC algorithm and elements of graph theory for automatic plane detection in 3D point clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martyna Poreba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de PTFiT (Polish Society for Photogrammetry and Remote Sensing)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Poland. pp.301-310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8122,273 +8122,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate 3D maps from depth images and motion sensors via nonlinear Kalman filtering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Extraction d’arêtes et comparaison avec des données de référence pour la qualification de relevés laser mobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martyna Poreba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Goulette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Silvere Bonnabel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Robots and Systems (IROS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE/RSJ, Oct 2012, Vilamoura, Algarve, Portugal</w:t>
+              <w:t xml:space="preserve">Journée du GDR ISIS, Thème B – Analyse de scènes en image et vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR ISIS, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259338v1</w:t>
+                <w:t xml:space="preserve">hal-01259343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation par images de profondeur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Accurate 3D maps from depth images and motion sensors via nonlinear Kalman filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Hervier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Goulette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvere Bonnabel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupe de Travail “Automatique et Automobile”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR MACS, May 2012, Versailles-Satory, France</w:t>
+              <w:t xml:space="preserve">International Conference on Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE/RSJ, Oct 2012, Vilamoura, Algarve, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259339v1</w:t>
+                <w:t xml:space="preserve">hal-01259338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction d’arêtes et comparaison avec des données de référence pour la qualification de relevés laser mobiles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Localisation par images de profondeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du GDR ISIS, Thème B – Analyse de scènes en image et vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR ISIS, Nov 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées du Groupe de Travail “Automatique et Automobile”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR MACS, May 2012, Versailles-Satory, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259343v1</w:t>
+                <w:t xml:space="preserve">hal-01259339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Road Environment Modeling Applied to Visibility Mapping: an Experimental Comparison</w:t>
               </w:r>
@@ -8400,64 +8400,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Tarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goulette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ACM International Symposium on Distributed Simulation and Real Time Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, France. pp 19-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8482,77 +8482,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SCALABLE AND DETAIL-PRESERVING GROUND SURFACE RECONSTRUCTION FROM MOBILE LASER SYSTEMS FOR DRIVING SIMULATORS ENGINES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Craciun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DSC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8577,64 +8577,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate 3D maps from depth images and motion sensors via nonlinear Kalman filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martyna Poreba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium of PTFiT </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Polish Society for Photogrammetry and Remote Sensing, Sep 2012, Kazimierz Dolny, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8653,1011 +8653,1011 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01259336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie 3D et applications en modélisation d’environnements et en Chirurgie Assistée par Ordinateur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Odometry from Planar landmarks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keerthi Narayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Steux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR ISIS, « De l’acquisition à la compression des objets 3D »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR ISIS, May 2011, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">IROS11 Workshop on Perception and Navigation for Autonomous Vehicles in Human Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259352v1</w:t>
+                <w:t xml:space="preserve">hal-01259349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASSESSING THE ACCURACY OF TERRESTRIAL MOBILE LASER SURVEYS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martyna Poreba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Int. Symposium on Mobile Mapping Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01259348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odometry from Planar landmarks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Imagerie 3D et applications en modélisation d’environnements et en Chirurgie Assistée par Ordinateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS11 Workshop on Perception and Navigation for Autonomous Vehicles in Human Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Journées du GDR ISIS, « De l’acquisition à la compression des objets 3D »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR ISIS, May 2011, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259349v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation for Mobile Mapping Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francois Goulette</w:t>
+                <w:t xml:space="preserve">POINT CLOUD NON LOCAL DENOISING USING LOCAL SURFACE DESCRIPTOR SIMILARITY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR ISIS / Groupe de Travail « Véhicules Terrestres » du GDR Robotique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">PCV (Photogrammetric Computer Vision)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259367v1</w:t>
+                <w:t xml:space="preserve">hal-01097420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fast and Accurate Plane Detection Algorithm for Large Noisy Point Clouds Using Filtered Normals and Voxel Growing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Modélisation 3D de parcours routiers par relevé laser mobile pour la mesure de visibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Goulette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francois Goulette</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Senpauroca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3DPVT Int. Conf.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque « Club des Méthodes Optiques pour l’Industrie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Club CMOI, Nov 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259363v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">USAGE DE LA CARTOGRAPHIE 3D POUR L’URBANISME ET LE SERVICE DE PROXIMITÉ - EXEMPLE D’APPLICATION AU DIAGNOSTIC D’ACCESSIBILITÉ</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Feature-based quality evaluation of 3D heterogeneous data registration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Ridene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence GeoTunis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">SPIE Electronic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Jan 2010, San José, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259366v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de plans dans les nuages de points 3D générés à partir d’une plateforme mobile avec scanner laser</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">USAGE DE LA CARTOGRAPHIE 3D POUR L’URBANISME ET LE SERVICE DE PROXIMITÉ - EXEMPLE D’APPLICATION AU DIAGNOSTIC D’ACCESSIBILITÉ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Ridene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR ISIS, Journées du thème D, « 3D »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">Conférence GeoTunis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259369v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Diagnostic of Road Pathway Visibility</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Détection de plans dans les nuages de points 3D générés à partir d’une plateforme mobile avec scanner laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport Research Arena Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Bruxelles, France</w:t>
+              <w:t xml:space="preserve">GDR ISIS, Journées du thème D, « 3D »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259681v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POINT CLOUD NON LOCAL DENOISING USING LOCAL SURFACE DESCRIPTOR SIMILARITY</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
+                <w:t xml:space="preserve">On the Diagnostic of Road Pathway Visibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Tarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Goulette</w:t>
+                <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PCV (Photogrammetric Computer Vision)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Transport Research Arena Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01097420v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation 3D de parcours routiers par relevé laser mobile pour la mesure de visibilité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Localisation for Mobile Mapping Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keerthi Narayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sungwoo Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Goulette</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joel Senpauroca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Club des Méthodes Optiques pour l’Industrie »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Club CMOI, Nov 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">GDR ISIS / Groupe de Travail « Véhicules Terrestres » du GDR Robotique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259361v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature-based quality evaluation of 3D heterogeneous data registration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A Fast and Accurate Plane Detection Algorithm for Large Noisy Point Clouds Using Filtered Normals and Voxel Growing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Electronic Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPIE, Jan 2010, San José, CA, United States</w:t>
+              <w:t xml:space="preserve">3DPVT Int. Conf.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259357v1</w:t>
+                <w:t xml:space="preserve">hal-01259363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fast and Accurate Plane Detection Algorithm for Large Noisy Point Clouds Using Filtered Normals and Voxel Growing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3DPVT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9682,90 +9682,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and improvement of laser terrestrial Mobile Mapping systems configurations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyun-Jae Yoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Senpauroca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Lepere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRS Commission V Mid-Term Symposium, Close Range Image Measurement Techniques,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISPRS Commission V, Jun 2010, Newcastle upon Tyne United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9790,77 +9790,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en œuvre d’une plateforme expérimentale mobile de relevé laser pour le calcul de distance de visibilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Senpauroca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence PRAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9885,64 +9885,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POINT CLOUD NON LOCAL DENOISING USING LOCAL SURFACE DESCRIPTOR SIMILARITY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Int. Conf. on Photogrammetric Computer Vision (PCV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9967,77 +9967,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevés laser mobiles de parcours routiers pour la mesure de visibilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Senpauroca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de fin de projet DIVAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10056,640 +10056,640 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01259360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planar landmark detection using a specific arrangement of laser scanners</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Steux</w:t>
+                <w:t xml:space="preserve">On the Diagnostic of Road Pathway Visibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Tarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ION Position Location and Navigation System (PLANS) Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE/ION, May 2010, Indian Wells/Palm Springs, California United States</w:t>
+              <w:t xml:space="preserve">Transport Research Arena Europe 2010 (TRA'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259365v1</w:t>
+                <w:t xml:space="preserve">hal-00549868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Diagnostic of Road Pathway Visibility</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Philippe Tarel</w:t>
+                <w:t xml:space="preserve">Planar landmark detection using a specific arrangement of laser scanners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keerthi Narayana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Goulette</w:t>
+                <w:t xml:space="preserve">Francois Goulette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Steux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport Research Arena Europe 2010 (TRA'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, France</w:t>
+              <w:t xml:space="preserve">IEEE/ION Position Location and Navigation System (PLANS) Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE/ION, May 2010, Indian Wells/Palm Springs, California United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00549868v1</w:t>
+                <w:t xml:space="preserve">hal-01259365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization for Mobile Mapping Systems: Experimental results, analysis and post-processing improvements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Relevés laser urbains par Systèmes Mobiles de Cartographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyun-Jae Yoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Goulette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Senpauroca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Lepere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Int. Symposium on Mobile Mapping Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2009, Presidente Prudente, São Paulo, Brazil</w:t>
+              <w:t xml:space="preserve">, Jul 2009, Presidente Prudente, São Paulo Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259374v1</w:t>
+                <w:t xml:space="preserve">hal-01259371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colorisation et texturation d’environnements urbains par système mobile avec scanner laser et caméra</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Localization for Mobile Mapping Systems: Experimental results, analysis and post-processing improvements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Ridene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Techniques Laser pour l’Etude des Environnements Naturels et Urbains »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESGT, Jan 2009, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Int. Symposium on Mobile Mapping Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Presidente Prudente, São Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259377v1</w:t>
+                <w:t xml:space="preserve">hal-01259374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization for Mobile Mapping Systems: Experimental results, analysis and post-processing improvements</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Colorisation et texturation d’environnements urbains par système mobile avec scanner laser et caméra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Symposium on Mobile Mapping Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Presidente Prudente, São Paulo, Brazil</w:t>
+              <w:t xml:space="preserve">Colloque « Techniques Laser pour l’Etude des Environnements Naturels et Urbains »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESGT, Jan 2009, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259373v1</w:t>
+                <w:t xml:space="preserve">hal-01259377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevés laser urbains par Systèmes Mobiles de Cartographie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Localization for Mobile Mapping Systems: Experimental results, analysis and post-processing improvements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keerthi Narayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sungwoo Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Goulette</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gregory Lepere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Int. Symposium on Mobile Mapping Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2009, Presidente Prudente, São Paulo Brazil</w:t>
+              <w:t xml:space="preserve">, Jul 2009, Presidente Prudente, São Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259371v1</w:t>
+                <w:t xml:space="preserve">hal-01259373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recalage de données MNS et nuages de points 3D pour cartographie numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Ridene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Techniques Laser pour l’Etude des Environnements Naturels et Urbains »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESGT, Jan 2009, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10714,64 +10714,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMPARATIVE ANALYSIS BASED ON SIMULATION FOR THE DESIGN OF LASER TERRESTRIAL MOBILE MAPPING SYSTEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyun-Jae Yoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Senpauroca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10816,286 +10816,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01259671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide à la conception par simulation de systèmes de cartographie mobiles à scanner laser</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">REGISTRATION OF FIXED-AND-MOBILE- BASED TERRESTRIAL LASER DATA SETS WITH DSM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Ridene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Goulette</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gruyer Dominique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Techniques Laser pour l’Etude des Environnements Naturels et Urbains »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESGT, Jan 2009, Le Mans, France</w:t>
+              <w:t xml:space="preserve">CIRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259375v1</w:t>
+                <w:t xml:space="preserve">hal-01259379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REGISTRATION OF FIXED-AND-MOBILE- BASED TERRESTRIAL LASER DATA SETS WITH DSM</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Aide à la conception par simulation de systèmes de cartographie mobiles à scanner laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyun-Jae Yoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Goulette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Senpauroca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Lepere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gruyer Dominique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Séoul, South Korea</w:t>
+              <w:t xml:space="preserve">Colloque « Techniques Laser pour l’Etude des Environnements Naturels et Urbains »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESGT, Jan 2009, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259379v1</w:t>
+                <w:t xml:space="preserve">hal-01259375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ON-THE-WAY CITY MOBILE MAPPING USING LASER RANGE SCANNER AND FISHEYE CAMERA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MMT (Mobile Mapping Technology)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Padua, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11120,64 +11120,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Calibration of Coupled Fish-Eye CCD Camera and Laser Range Scanner for Outdoor Environment Reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3-D Digital Imaging and Modeling, 2007. 3DIM'07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Montréal, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11196,230 +11196,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01259676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODELISATION 3D DE ROUTES PAR TELEMETRIE LASER EMBARQUEE POUR LA MESURE DE DISTANCE DE VISIBILITE</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A Framework for Fast Computation of Hyper-Elastic Materials Deformations in Real-Time Simulation of Surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Blaes</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safwan Chendeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Sciences de l’Ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">MICCAI - Workshop on Computational Biomechanics for Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259679v1</w:t>
+                <w:t xml:space="preserve">hal-01259670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for Fast Computation of Hyper-Elastic Materials Deformations in Real-Time Simulation of Surgery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">MODELISATION 3D DE ROUTES PAR TELEMETRIE LASER EMBARQUEE POUR LA MESURE DE DISTANCE DE VISIBILITE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Safwan Chendeb</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bertoncini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Blaes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI - Workshop on Computational Biomechanics for Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">Journées des Sciences de l’Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259670v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digitizing and 3D Modeling of Urban Environments and Roads using Vehicle-Borne Laser Scanner System</w:t>
               </w:r>
@@ -11444,51 +11444,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Ammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fawzi Nashashibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Laurgeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11565,51 +11565,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fawzi Nashashibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Laurgeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Advanced Robotics (ICAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11647,51 +11647,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting cylinders in full 3D data using a random sampling method and the Gaussian image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chaperon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vision Modeling and Visualization Conference 2001 (VMV-01)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2001, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11748,77 +11748,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification de Scènes de Nuages de Points 3D par Réseau Convolutionnel Profond Voxelique Multi-échelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Roynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFIAP et CFPT 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11875,51 +11875,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyper Elastic Mass Links - HEML v1 https://github.com/HEML/HEML * This source code implements the HEML method described in 2015: F. Goulette, Z.-W. Chen. Fast computation of soft tissue deformations in real-time simulation with Hyper-Elastic Mass Links. Computer Methods in Applied Mechanics and Engineering, 295, 18-38, 2015. doi:10.1016/j.cma.2015.06.015 http://www.sciencedirect.com/science/article/pii/S0045782515002078 Please cite this reference when publishing research work using this HEML Open Source code, original or derivated. * A preliminary version of the method was published in 2006 in: F. Goulette, S. Chendeb. A Framework for Fast Computation of Hyper-Elastic Materials Deformations in Real-Time Simulation of Surgery. Computational Biomechanics for Medicine (CBM) Workshop of the Medical Image Computing and Computer Assisted Intervention (MICCAI) Conference, October 2006, Copenhagen, Denmark. https://hal.archives-ouvertes.fr/hal-01259670 * This work was performed at MINES ParisTech, CAOR-Robotics Lab, 2006-2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11969,77 +11969,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration extrinsèque automatique d’un capteur LIDAR mobile multi-couches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Nouira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goulette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Deschaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12102,51 +12102,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A note on the construction of right circular cylinders through five 3D points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chaperon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] MINES ParisTech. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -12200,51 +12200,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation 3D automatique : outils de géométrie différentielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presse des Mines, pp.200, 1999, Mathématique et informatique, 9782911762185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12294,51 +12294,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques outils de géométrie différentielle pour la construction automatique de modèles CAO à partir d'images télémétriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vision par ordinateur et reconnaissance de formes [cs.CV]. École Nationale Supérieure des Mines de Paris, 1997. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1997ENMP0735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -12455,51 +12455,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="80FC4024"/>
+    <w:nsid w:val="94BEAAD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12686,51 +12686,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-goulette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1527-2650" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050846213" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383713v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sanchez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Deschaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goulette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03203388v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dellenbach" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Jacquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Goulette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559952v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Horache" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lejars" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gruel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259335v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hervier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvere Bonnabel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961605v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Barczyk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Bonnabel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05401232v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Galagain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyna Poreba" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13052/rp-9788743808831" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05401193v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.WSA-EB.5.145083" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03203383v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Santoso" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouchiba" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Silva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coupez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30705-9_10" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383733v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2025.3543302" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849850v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Soum-Fontez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3393209" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914638v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Richa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dalmasso" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14246262" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359796v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Horache" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Gruel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lejars" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/gch.20211410" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03203390v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV53792.2021.00142" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445098v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duque" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Velasco-Forero" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Marcotegui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13224713" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007281v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Ku" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco C Veltkamp" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Boom" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duque-Arias" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2020.09.006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983194v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Rocha-Da-Silva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcpx.2020.100069" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01695873v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roynard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364918767506" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474498v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Craciun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01695870v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Nouira" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phor.12198" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01256770v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2015.2413933" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01259286v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150101435" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01256777v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo-Wei Chen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2015.06.015" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01259273v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259331v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00831473v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7494/geom.2012.6.3.73" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090054v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259354v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun-Jae Yoo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Senpauroca" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Lepere" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gruyer Dominique" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259355v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259356v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Ridene" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00831895v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508354v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00930940v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00930946v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259665v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259370v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383754v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS60139.2025.11247260" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383742v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Elnecave Xavier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matis Viozelange" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Burger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine P&#233;triaux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA55743.2025.11128659" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382885v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382871v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Petriaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382763v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48891.2023.10160539" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382794v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139997v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Serna" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310026v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Thomas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R. Qi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182477v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Duque-Arias" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30645-8_17" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763469v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852565v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gall" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985640v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV.2018.00052" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959556v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959578v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519917v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Groscot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01692177v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519977v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2927929.2927952" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01959537v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuowei Chen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374066v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Mittet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E Deschaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01520070v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coupez Thierry" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519995v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01520074v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355260v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLI-B3-693-2016" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374068v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01520079v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01256812v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01256792v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01256801v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01256807v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259318v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Digonnet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963812v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259313v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259307v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259294v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01097422v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s F. Serna-Morales" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-3-73-2014" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259320v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259311v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259319v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Roussel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259327v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safwan Chendeb" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00846334v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259342v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Tarel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbonnier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00846335v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259338v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259339v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259343v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852783v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01097388v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259336v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259352v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259348v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259349v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keerthi Narayana" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Steux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259367v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungwoo Choi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259363v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259366v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259369v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259681v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tarel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01097420v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259361v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259357v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01097361v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259362v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259359v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259364v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259360v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259365v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549868v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259374v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259377v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259373v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259371v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259378v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259671v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Senpauroca" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lep&#232;re" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259375v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259379v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01097425v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259676v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259679v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bertoncini" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blaes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259670v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259652v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Abuhadrous" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Ammoun" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Nashashibi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Laurgeau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259655v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259641v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaperon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01959576v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01959524v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256855v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259643v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753769v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00727509v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997ENMP0735" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-goulette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1527-2650" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050846213" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05401232v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Galagain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyna Poreba" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Goulette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13052/rp-9788743808831" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05401193v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Horache" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gruel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Deschaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goulette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lejars" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.WSA-EB.5.145083" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03203383v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Santoso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouchiba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Silva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coupez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30705-9_10" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383733v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sanchez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2025.3543302" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849850v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Soum-Fontez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3393209" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914638v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Richa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dalmasso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14246262" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359796v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Horache" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Gruel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lejars" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/gch.20211410" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445098v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duque" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Velasco-Forero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Marcotegui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13224713" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03203390v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV53792.2021.00142" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007281v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Ku" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco C Veltkamp" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Boom" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duque-Arias" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2020.09.006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983194v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Rocha-Da-Silva" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcpx.2020.100069" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01695873v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roynard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364918767506" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474498v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Craciun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01695870v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Nouira" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phor.12198" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01259286v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150101435" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01256770v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Barczyk" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Bonnabel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2015.2413933" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01256777v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo-Wei Chen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2015.06.015" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01259273v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259331v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00831473v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7494/geom.2012.6.3.73" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259356v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Ridene" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090054v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259354v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun-Jae Yoo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Senpauroca" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Lepere" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gruyer Dominique" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259355v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259370v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508354v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00930940v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00831895v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259665v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00930946v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383713v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03203388v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dellenbach" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Jacquet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559952v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259335v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hervier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvere Bonnabel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961605v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383754v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS60139.2025.11247260" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383742v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Elnecave Xavier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matis Viozelange" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Burger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine P&#233;triaux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA55743.2025.11128659" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382871v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Petriaux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382885v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382763v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48891.2023.10160539" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382794v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139997v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Serna" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310026v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Thomas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles R. Qi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182477v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Duque-Arias" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30645-8_17" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959578v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852565v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gall" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985640v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV.2018.00052" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763469v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959556v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519917v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Groscot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01692177v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519977v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2927929.2927952" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374068v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01520079v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01520070v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coupez Thierry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519995v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01959537v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuowei Chen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374066v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Mittet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E Deschaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01520074v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355260v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLI-B3-693-2016" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01256807v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01256792v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01256812v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01256801v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259319v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Roussel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259311v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259307v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259318v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Digonnet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963812v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259313v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259294v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01097422v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s F. Serna-Morales" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-3-73-2014" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259320v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00846334v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259327v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safwan Chendeb" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259342v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Tarel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbonnier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00846335v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259343v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259338v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259339v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852783v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01097388v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259336v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259349v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keerthi Narayana" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Steux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259348v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259352v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01097420v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259361v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259357v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259366v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259369v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259681v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tarel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259367v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungwoo Choi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259363v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01097361v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259362v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259359v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259364v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259360v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549868v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259365v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259371v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259374v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259377v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259373v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259378v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259671v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Senpauroca" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lep&#232;re" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259379v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259375v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01097425v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259676v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259670v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259679v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bertoncini" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blaes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259652v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Abuhadrous" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Ammoun" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Nashashibi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Laurgeau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259655v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259641v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaperon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01959576v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01959524v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256855v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259643v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00753769v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00727509v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997ENMP0735" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>