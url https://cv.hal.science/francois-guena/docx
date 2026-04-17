--- v0 (2026-03-09)
+++ v1 (2026-04-17)
@@ -632,861 +632,861 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03729213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An information-based approach to “Digital Twins”</w:t>
+                <w:t xml:space="preserve">Constrained Multi-Criteria Optimization for Integrated Design in Professional Practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Gordo-Gregorio</w:t>
+                <w:t xml:space="preserve">Claire Duclos-Prevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guéna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano Effron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIB W78 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Luxembourg, Luxembourg. pp.470-480</w:t>
+              <w:t xml:space="preserve">SIGraDi 2021 Designing possibilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, São Pedro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03513117v1</w:t>
+                <w:t xml:space="preserve">hal-03513176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constrained Multi-Criteria Optimization for Integrated Design in Professional Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Duclos-Prevet</w:t>
+                <w:t xml:space="preserve">Un outil interactif graphique pour l’étude de la stabilité des maçonneries patrimoniales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nougayrède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ciblac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guéna</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariano Effron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGraDi 2021 Designing possibilities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, São Pedro, Brazil</w:t>
+              <w:t xml:space="preserve">Journées Nationales Maçonnerie 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03513176v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un outil interactif graphique pour l’étude de la stabilité des maçonneries patrimoniales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An information-based approach to “Digital Twins”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Ciblac</w:t>
+                <w:t xml:space="preserve">Paula Gordo-Gregorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guéna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Maçonnerie 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">CIB W78 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Luxembourg, Luxembourg. pp.470-480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03690375v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An interactive tool for historic masonry buildings stability studies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ciblac</w:t>
+                <w:t xml:space="preserve">ARtect, an augmented reality educational prototype for architectural design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Velaora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard van Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guéna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Brick/Block Masonry Conference (17th IB2MaC 2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1201/9781003098508-25⟩</w:t>
+              <w:t xml:space="preserve">Fourth World Conference on Smart Trends in Systems, Security and Sustainability (WorldS4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Londres, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WorldS450073.2020.9210302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04256463v1</w:t>
+                <w:t xml:space="preserve">hal-02964407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARtect, an augmented reality educational prototype for architectural design</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Richard van Roy</w:t>
+                <w:t xml:space="preserve">An interactive tool for historic masonry buildings stability studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nougayrède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ciblac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guéna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth World Conference on Smart Trends in Systems, Security and Sustainability (WorldS4)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Londres, United Kingdom. </w:t>
+              <w:t xml:space="preserve">17th International Brick/Block Masonry Conference (17th IB2MaC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Kracow, Poland. pp.199-206, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WorldS450073.2020.9210302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1201/9781003098508-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02964407v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un outil interactif pour étudier la stabilité des maçonneries patrimoniales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ciblac</w:t>
+                <w:t xml:space="preserve">3D et base de données documentaire: l'exemple de l'église de Qorqor en Ethiopie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bosc-Tiessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigrid Mirabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guéna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisième congrès francophone d’histoire de la construction, Nantes, 21-23 juin 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Nantes, France. pp.707-716</w:t>
+              <w:t xml:space="preserve">Les Lundis numériques de l’INHA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut national d’histoire de l’art, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04256891v1</w:t>
+                <w:t xml:space="preserve">hal-04738958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data classification in building data projects: an information-based approach to BIM projects in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paula Gordo-Gregorio</w:t>
+                <w:t xml:space="preserve">Integrating Virtual Reality Interface into architectural education Virtual Urban Environment Design and Real-Time Simulated Behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Velaora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guéna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Moraitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUBIM 2019 - BIM International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, València, Spain</w:t>
+              <w:t xml:space="preserve">eCAADe RIS 2019. Virtually Real. Immersing into the Unbuilt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02964732v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Virtual Reality Interface into architectural education Virtual Urban Environment Design and Real-Time Simulated Behaviors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Velaora</w:t>
+                <w:t xml:space="preserve">Un outil interactif pour étudier la stabilité des maçonneries patrimoniales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ciblac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guéna</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Konstantinos Moraitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eCAADe RIS 2019. Virtually Real. Immersing into the Unbuilt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Aalborg, Denmark</w:t>
+              <w:t xml:space="preserve">Troisième congrès francophone d’histoire de la construction, Nantes, 21-23 juin 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Nantes, France. pp.707-716</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02558398v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D et base de données documentaire: l'exemple de l'église de Qorqor en Ethiopie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sigrid Mirabaud</w:t>
+                <w:t xml:space="preserve">Data classification in building data projects: an information-based approach to BIM projects in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Gordo-Gregorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guéna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Lundis numériques de l’INHA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut national d’histoire de l’art, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">EUBIM 2019 - BIM International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, València, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04738958v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02964732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Process of Collective Architectural Conception: Characterizing Cognitive Operations of Conception Specific to an Agency</w:t>
               </w:r>
@@ -1687,273 +1687,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02558712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method based on C-K Theory for fast STCR development: The case of a drilling robot design</w:t>
+                <w:t xml:space="preserve">Reconstruction 3D dans un contexte d'acquisition défavorable : le cas de l'église de QorQor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Zedin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louis Vitalis</w:t>
+                <w:t xml:space="preserve">Aurélie Fabijanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guéna</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International Symposium on Automation and Robotics in Construction (ISARC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">HIS.3 : 3d Hyperheritage International Seminar. Cultural Heritage Information Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CiTU-paragraphe; Ecole Supérieure Des Sciences et Technologies du Design (ESSTD); Groupe d'Études et de Recherche Interdisciplinaire en Information et COmmunication Groupe d'Études et de Recherche Interdisciplinaire en Information et COmmunication (GERiiCO); DeVisu; Arab American University (AAUJ), May 2017, Kerkennah, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02868754v1</w:t>
+                <w:t xml:space="preserve">hal-04994932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction 3D dans un contexte d'acquisition défavorable : le cas de l'église de QorQor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A method based on C-K Theory for fast STCR development: The case of a drilling robot design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zedin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Vitalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guéna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Fabijanec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Guéna</w:t>
+                <w:t xml:space="preserve">Olivier Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HIS.3 : 3d Hyperheritage International Seminar. Cultural Heritage Information Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CiTU-paragraphe; Ecole Supérieure Des Sciences et Technologies du Design (ESSTD); Groupe d'Études et de Recherche Interdisciplinaire en Information et COmmunication Groupe d'Études et de Recherche Interdisciplinaire en Information et COmmunication (GERiiCO); DeVisu; Arab American University (AAUJ), May 2017, Kerkennah, Tunisia</w:t>
+              <w:t xml:space="preserve">34th International Symposium on Automation and Robotics in Construction (ISARC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04994932v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02868754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mécatronique dans le processus de conception des outils de construction : La mesure au sein d'un continuum numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Zedin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guéna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCAN’16 Toulouse - Séminaire de Conception Architecturale Numérique - Mètre et paramètre, mesure et démesure du projet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2076,269 +2076,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edition-Oriented 3D Model Rebuilt from Photography</w:t>
+                <w:t xml:space="preserve">Artificial Imagination of Architecture with Deep Convolutional Neural Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasushi Ikeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guéna</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yasushi Ikeda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference of the Association for Computer-Aided Architectural Design Research in Asia CAADRIA 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CAADRIA 2016: Living Systems and Micro-Utopias - Towards Continuous Designing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Melbourne, Australia. pp.881-890, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52842/conf.caadria.2016.881⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02546053v1</w:t>
+                <w:t xml:space="preserve">hal-03690510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Imagination of Architecture with Deep Convolutional Neural Network</w:t>
+                <w:t xml:space="preserve">Edition-Oriented 3D Model Rebuilt from Photography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guéna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasushi Ikeda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Guéna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAADRIA 2016: Living Systems and Micro-Utopias - Towards Continuous Designing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st International Conference of the Association for Computer-Aided Architectural Design Research in Asia CAADRIA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Association for Computer-Aided Architectural Design Research in Asia (CAADRIA), Mar 2016, Melbourne, Australia. pp.445 - 454</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.52842/conf.caadria.2016.881⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03690510v1</w:t>
+                <w:t xml:space="preserve">hal-02546053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet de reconstruction 3D du musée des Monuments français d’Alexandre Lenoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guéna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ciblac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Autran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2795,165 +2795,187 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les limites du design génératif et performanciel pour la conception architecturale : mise en pratique dans une agence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Duclos-Prévet</w:t>
+                <w:t xml:space="preserve">Ontology and collaborative data annotation for the standardisation of documentation processes of underground heritage spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Galera-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guéna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Algarín-Comino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers RAMAU</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 68, pp.225-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2024.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04852754v1</w:t>
+                <w:t xml:space="preserve">hal-04755362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentialités de l’intelligence artificielle pour l’architecture : le laboratoire Modèles pour l’Architecture et le Patrimoine (MAP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Marsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guéna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Hochscheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2968,113 +2990,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture &amp; Recherche, revue du Ministère de la Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Recherche et Intelligence Artificielle, Automne-hiver 2024 (147), pp.72-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture et intelligence artificielle : quels enjeux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Marsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guéna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Hochscheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3089,161 +3111,139 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture &amp; Recherche, revue du Ministère de la Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Recherche et Intelligence Artificielle, Automne-hiver 2024 (147), pp.68-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology and collaborative data annotation for the standardisation of documentation processes of underground heritage spaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrés Galera-Rodríguez</w:t>
+                <w:t xml:space="preserve">Les limites du design génératif et performanciel pour la conception architecturale : mise en pratique dans une agence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Duclos-Prévet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guéna</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mario Algarín-Comino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers RAMAU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Numérique et fabrique architecturale et urbaine Conceptions, métiers et organisations, 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.culher.2024.06.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04755362v1</w:t>
+                <w:t xml:space="preserve">hal-04852754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioinspired, biobased and living material designs: a review of recent research in architecture and construction</w:t>
               </w:r>
@@ -3363,51 +3363,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limit analysis based interactive tool for bidimensional studies of complex masonry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nougayrede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ciblac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guéna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3480,51 +3480,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigrid Mirabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Stoleru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bosc-Tiessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Carboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3575,51 +3575,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considérations formelles sur la relation recherche-projet en architecture dans le contexte des interrogations sur la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guéna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3666,51 +3666,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une analyse non-substantialiste de l’architecture et du paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3777,209 +3777,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03052209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La photogrammétrie numérique à partir d’archives argentiques : mise en place d’un protocole adapté à la restauration d’une niche gallo-romaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Bontemps</w:t>
+                <w:t xml:space="preserve">Que peut-on faire des théories ? Essai de classification des modélisations en architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guéna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 39, </w:t>
+              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale / Les Cahiers de la recherche architecturale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/insitu.22163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/craup.1828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02550978v1</w:t>
+                <w:t xml:space="preserve">hal-02551018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que peut-on faire des théories ? Essai de classification des modélisations en architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Vitalis</w:t>
+                <w:t xml:space="preserve">La photogrammétrie numérique à partir d’archives argentiques : mise en place d’un protocole adapté à la restauration d’une niche gallo-romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guéna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale / Les Cahiers de la recherche architecturale et urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 4, </w:t>
+              <w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/craup.1828⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/insitu.22163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02551018v1</w:t>
+                <w:t xml:space="preserve">hal-02550978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomimétisme en architecture. État, méthodes et outils</w:t>
               </w:r>
@@ -4069,51 +4069,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrer pour concevoir, concevoir pour narrer — enjeux épistémologiques croisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guéna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4594,204 +4594,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisations de la conception énergétiquement efficace</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malvina A Apostolou</w:t>
+                <w:t xml:space="preserve">Propositions d'enseignement de l'architecture basées sur les outils de la réalité numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Velaora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guéna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantinos Moraitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du MAP 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02181485v1</w:t>
+                <w:t xml:space="preserve">hal-02181578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propositions d'enseignement de l'architecture basées sur les outils de la réalité numérique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Velaora</w:t>
+                <w:t xml:space="preserve">Modélisations de la conception énergétiquement efficace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malvina A Apostolou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guéna</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Constantinos Moraitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du MAP 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181578v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5412,51 +5412,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CFAE792D"/>
+    <w:nsid w:val="5B32E4A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5643,51 +5643,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-guena" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1876-4394" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/030064899" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491531v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;na" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05540752v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lett" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonfait" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826566v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Duclos-Pr&#233;vet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Efron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202214709001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729213v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bontemps" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Mirabaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leho&#235;rff" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVI-2-W1-2022-97-2022" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513117v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Gordo-Gregorio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513176v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Duclos-Prevet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Effron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690375v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nougayr&#232;de" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ciblac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256463v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003098508-25" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964407v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Velaora" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard van Roy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WorldS450073.2020.9210302" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256891v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964732v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558398v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Moraitis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738958v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bosc-Tiess&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868601v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Bejaoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Allani Bouhoula" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lecourtois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00560-3_13" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558712v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Cristia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Paul Zalio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184701007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868754v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zedin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Vitalis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marchand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994932v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fabijanec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873801v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727892v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Silvestre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasushi Ikeda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52842/conf.caadria.2016.445" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546053v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690510v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52842/conf.caadria.2016.881" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041797v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Autran" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052970v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie de Boissieu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52842/conf.ecaade.2013.2.563" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002221v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002217v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319140v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319734v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852754v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798787v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marsault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hochscheid" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798816v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755362v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Galera-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Algar&#237;n-Comino" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2024.06.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146189v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Chayaamor-Heil" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Perricone" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gruber" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/acd82e" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729170v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nougayrede" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMRI.2022.119860" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729159v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Stoleru" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carboni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553167v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.3201" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052209v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Li" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina A Apostolou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0575" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550978v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.22163" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551018v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.1828" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543795v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazila Hannachi-Belkadi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.309" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645357v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2603" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552038v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5923/j.arch.20160603.02" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026431v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890640v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041743v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181485v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181578v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Moraitis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041744v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05312496v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05313669v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1991PA066144" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976107v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Terracol" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Leneiger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manago Catherine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976108v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-guena" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1876-4394" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/030064899" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491531v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;na" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05540752v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lett" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonfait" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826566v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Duclos-Pr&#233;vet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Efron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202214709001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729213v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bontemps" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Mirabaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leho&#235;rff" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVI-2-W1-2022-97-2022" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513176v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Duclos-Prevet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Effron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690375v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nougayr&#232;de" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ciblac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513117v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Gordo-Gregorio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964407v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Velaora" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard van Roy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WorldS450073.2020.9210302" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256463v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003098508-25" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738958v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bosc-Tiess&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558398v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Moraitis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256891v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964732v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868601v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Bejaoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Allani Bouhoula" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lecourtois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00560-3_13" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558712v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Cristia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Paul Zalio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184701007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994932v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fabijanec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868754v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zedin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Vitalis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marchand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873801v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727892v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Silvestre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasushi Ikeda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52842/conf.caadria.2016.445" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690510v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52842/conf.caadria.2016.881" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546053v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041797v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Autran" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052970v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie de Boissieu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52842/conf.ecaade.2013.2.563" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002221v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002217v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319140v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319734v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755362v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Galera-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Algar&#237;n-Comino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2024.06.003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798787v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marsault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hochscheid" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798816v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852754v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146189v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Chayaamor-Heil" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Perricone" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gruber" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/acd82e" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729170v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nougayrede" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMRI.2022.119860" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729159v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Stoleru" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carboni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553167v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.3201" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052209v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Li" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina A Apostolou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0575" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551018v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.1828" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550978v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.22163" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543795v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazila Hannachi-Belkadi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.309" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645357v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2603" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552038v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5923/j.arch.20160603.02" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026431v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890640v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041743v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181578v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Moraitis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181485v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041744v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05312496v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05313669v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1991PA066144" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976107v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Terracol" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Leneiger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manago Catherine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976108v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>