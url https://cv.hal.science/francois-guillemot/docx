--- v0 (2026-03-25)
+++ v1 (2026-04-16)
@@ -886,246 +886,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03435106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le voyage coloré et éternel de Lizzy Mercier Descloux</w:t>
+                <w:t xml:space="preserve">Vanessa Springora : Résilience de la proie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carnet de la chute libre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03029054v1</w:t>
+                <w:t xml:space="preserve">halshs-03029266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Springora : Résilience de la proie</w:t>
+                <w:t xml:space="preserve">Requiem pour un keupon : chronique aigre-douce d’une époque cramée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carnet de la chute libre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03029266v1</w:t>
+                <w:t xml:space="preserve">halshs-03028935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Requiem pour un keupon : chronique aigre-douce d’une époque cramée</w:t>
+                <w:t xml:space="preserve">Le voyage coloré et éternel de Lizzy Mercier Descloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carnet de la chute libre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03028935v1</w:t>
+                <w:t xml:space="preserve">halshs-03029054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fontenelle : Les empoisonneurs [2020]</w:t>
               </w:r>
@@ -1178,319 +1178,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03029269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve Jones : Lonely boy [2017]</w:t>
+                <w:t xml:space="preserve">Corinne Morel Darleux : Plutôt couler en beauté que flotter sans grâce [2019]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carnet de la chute libre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03029165v1</w:t>
+                <w:t xml:space="preserve">halshs-03029162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viv Albertine: &amp;quot;De fringues, de musique et de mecs&amp;quot;. Récit d’une émancipation punk</w:t>
+                <w:t xml:space="preserve">Riot Grrrls : En avant les émeutières !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carnet de la chute libre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03029168v1</w:t>
+                <w:t xml:space="preserve">halshs-03029157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riot Grrrls : En avant les émeutières !</w:t>
+                <w:t xml:space="preserve">Steve Jones : Lonely boy [2017]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carnet de la chute libre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03029157v1</w:t>
+                <w:t xml:space="preserve">halshs-03029165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Morel Darleux : Plutôt couler en beauté que flotter sans grâce [2019]</w:t>
+                <w:t xml:space="preserve">Viv Albertine: &amp;quot;De fringues, de musique et de mecs&amp;quot;. Récit d’une émancipation punk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carnet de la chute libre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03029162v1</w:t>
+                <w:t xml:space="preserve">halshs-03029168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Y a-t-il eu une troisième force au Viêt-Nam, 1947-1948 ? »</w:t>
               </w:r>
@@ -2349,228 +2349,228 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01402187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Impérialisme vietnamien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 418, pp.81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04888477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Photographier les deux Viêt-Nam en guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Histoire et conflits de mémoire en Espagne, 3/2015 (127), pp.285-298. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ving.127.0285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ving.127.0285⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01402163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Impérialisme vietnamien</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saigon 1975 : la mise au pas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 418, pp.81</w:t>
-[...71 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2014, Les Collections (62), pp.72-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lhc.062.0072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -3030,165 +3030,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00495096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La tentation &amp;quot;fasciste&amp;quot; des luttes anticoloniales Dai Viêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 104, pp.45-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00430278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Death and Suffering at First Hand: Youth Shock Brigades during the Vietnam War (1950-1975)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vietnamese Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Vol. 4 (3), pp.17-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00363082v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00430278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le destin de la révolution vietnamienne en questions</w:t>
               </w:r>
@@ -3237,169 +3237,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00285129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Reviewed Work: Publications officielles de l'Indochine coloniale. Inventaire analytique (1859—1954) (Official Publications from Colonial Indochina. An Analytical Inventory, 1859—1954) by Denis Gazquez, Agathe Larcher-Goscha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of East Asian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6 (1), pp.152-154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04888575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Danh sách các luận án về Việt-học tại Pháp (1884-2006) [Inventaire des thèses françaises sur le Viêt-Nam (2)]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dòng Sử Việt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Vol. II (5), pp.137-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00285139v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-04888575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danh sách các luận án về Việt học tại Pháp (1884-2006) [Inventaire des thèses françaises sur le Viêt-Nam (1)]</w:t>
               </w:r>
@@ -3793,96 +3793,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00172080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presse vietnamienne : le sacre du printemps</w:t>
+                <w:t xml:space="preserve">Viêt-Nam : les défis de l'évolution pacifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cyclo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 8, pp.4-5</w:t>
+              <w:t xml:space="preserve">, 1997, 9, pp.4-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00176248v1</w:t>
+                <w:t xml:space="preserve">halshs-00172101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une civilisation du Mékong</w:t>
               </w:r>
@@ -3931,96 +3931,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00176252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viêt-Nam : les défis de l'évolution pacifique</w:t>
+                <w:t xml:space="preserve">Presse vietnamienne : le sacre du printemps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cyclo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 9, pp.4-5</w:t>
+              <w:t xml:space="preserve">, 1997, 8, pp.4-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00172101v1</w:t>
+                <w:t xml:space="preserve">halshs-00176248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The activity of neurogenin1 is controlled by local cues in the zebrafish embryo</w:t>
               </w:r>
@@ -4130,234 +4130,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03831425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensions à l'approche du VIIIe congrès</w:t>
+                <w:t xml:space="preserve">Asie : une place pour le Viêt-Nam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cyclo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 6, pp.5</w:t>
+              <w:t xml:space="preserve">, 1996, 6, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00176240v1</w:t>
+                <w:t xml:space="preserve">halshs-00176269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asie : une place pour le Viêt-Nam</w:t>
+                <w:t xml:space="preserve">Une civilisation austro-asiatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cyclo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 6, pp.6</w:t>
+              <w:t xml:space="preserve">, 1996, 7, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00176269v1</w:t>
+                <w:t xml:space="preserve">halshs-00176244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une civilisation austro-asiatique</w:t>
+                <w:t xml:space="preserve">Tensions à l'approche du VIIIe congrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cyclo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 7, pp.20</w:t>
+              <w:t xml:space="preserve">, 1996, 6, pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00176244v1</w:t>
+                <w:t xml:space="preserve">halshs-00176240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procès au mois d'août</w:t>
               </w:r>
@@ -4887,178 +4887,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04993950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tự Lực Văn Đoàn : une histoire éditoriale et intellectuelle – survol historiographique (années 1930-2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire “France-Vietnam : un portail entre les cultures”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nguyen Giang Huong, May 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04663756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compost, symbiotique et néguentropie : la fabrique de tous les possibles depuis les marges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Carlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CONTRECULTOURS – Question d'archives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Solveig Serre; Hyacinthe Belliot; Fiona Guerra; Diane Pigeau; Luc Robène, Oct 2024, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04852679v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04663756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La &amp;quot;révolution&amp;quot; au Viêt-Nam : une phénoménologie ?</w:t>
               </w:r>
@@ -5780,234 +5780,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03028875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sur les pas des Jeunesses de Choc : une histoire genrée de la guerre du Viêt-Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire “Sociétés en guerre” du LARHRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02357897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les 9 vies du théâtre de Saigon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Saigon, témoin de l’histoire à travers les archives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Service Historique de la Défense; Institut d'Asie Orientale, May 2019, Vincennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02360629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“La jeunesse emmerde…” – Essai d’une biopolitique de Bérurier Noir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Punk et idéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pierre Raboud; Luc Robène; Solveig Serre, Feb 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02362398v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02357897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unequal colonial treaties in Indochina, overview</w:t>
               </w:r>
@@ -6056,372 +6056,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02360637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un &amp;quot;entomologiste&amp;quot; chez les Punks. Réflexivité sur des pérégrinations contrôlées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Underground ! Écrire l’histoire du punk et des cultures alternatives : approches transversales et méthodologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PiND, Jun 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01823025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perspective historique des relations franco-vietnamiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les relations France-Vietnam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01799940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Viêt-Nam et ses fractures : Approche socio-historique et paradigme d’une histoire interne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">France-Vietnam, un portail entre les cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nguyen Giang Huong, Mar 2018, Paris, France. https://vietlitfr.hypotheses.org/1702</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01975831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La guerre civile au Viêt-Nam, approche polémologique et pratique révolutionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Dynamics of Civil Wars</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01975953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le « Renouveau » vietnamien, bilan provisoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Vietnam dans l'Asie du Sud-Est depuis 1986</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fils Rouges Vietnam - Association Générale des Etudiants Vietnamiens de Paris, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01920953v1</w:t>
-              </w:r>
-[...274 lines deleted...]
-                <w:t xml:space="preserve">halshs-01975953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragments franco-indochinois des corps amoureux</w:t>
               </w:r>
@@ -6746,234 +6746,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02001150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Virtual Saigon : Retour d’expérience sur quatre années de collecte et de développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fabrique numérique du passé. Source, outils, récits : What next ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christian Henriot / IrAsia – Aix Marseille Université, Sep 2016, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01398946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corps indochinois utopique, histoire d’une émotion inégale. Fragments littéraires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le corps en perspective. Représentations, pratiques et prises en charge dans les colonies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFHOM, May 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01326490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marges et traces de la guerre au Viêt-Nam : sur les pas des Jeunesses de choc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traces de guerre et de conflits : lieux et pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SIRICE, Jan 2016, Paris, France. https://guerillera.hypotheses.org/2173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01976801v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-01326490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecrire l'histoire du Viêt-Nam sous la colonisation : l'avènement d'un nouveau récit national ?</w:t>
               </w:r>
@@ -7022,112 +7022,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02361384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'urgence démocratique&amp;quot;. Le regard de la dissidence sur la crise sino-vietnamienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les enjeux de la crise sino-vietnamienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00995882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Figures of the Enemy Within through the Eyes of the Communist Vietnamese Security Services (1945-1975)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Missing Dimension: The Role of Vietnamese Security Services after 1954</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00986769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Saigon. Etude d’une ville par les humanités numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gédéon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7143,126 +7212,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'eau en partage : enjeu de développement dans la région du Mékong</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut polytechnique de Ho Chi Minh-Ville (27ème Entretiens Jacques Cartier), Nov 2014, Ho Chi Minh-Ville, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01495368v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00995882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyễn Tường Tam ou le rêve évanoui du Grand Viêt-Nam : un intellectuel nationaliste dans la tourmente des années 1940 (1938-1948)</w:t>
               </w:r>
@@ -7311,50 +7311,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00966005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bérurier Noir et l'Asie. Fragments culturels et itinéraire personnel (1974-1989)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UQAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00912788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Serpenter dans la ville : Saigon 1953 – Ho Chi Minh-Ville 2013 : transformation spatiales et urbaines de la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gédéon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7363,245 +7432,176 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvel An lunaire 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01495339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Bérurier Noir et l'Asie. Fragments culturels et itinéraire personnel (1974-1989)</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Intellectual through Revolution, War, and Exile: The Political Commitment of Nguyen Ngoc Huy (1924-1990)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Vietnam War: New Perceptions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Prato, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00912765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La révolution inachevée du nationalisme vietnamien. L'impossible démocratie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UQAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2013, Montréal, Canada</w:t>
-[...136 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00912796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -7682,234 +7682,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01495337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'historiographie de Saigon/Ho Chi Minh-Ville depuis la réunification : Quelle mémoire pour quelle histoire ? (1975-2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Virtual Saigon : Écriture d'une nouvelle histoire de la ville à partir des documents visuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Asie &amp; Pacifique, Sep 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00732160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soyez des hommes !&amp;quot;. Se battre et mourir pour l'Etat national du Viêt-Nam (1949-1954)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Civils et Combattants à l'épreuve de la guerre en Chine et en Indochine. Approches socioculturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00578766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Brutalités, flottements, exils. Perceptions et voix féminines de la guerre du Viêt-Nam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Femmes et guerres : une approche transnationale / Women and Wars : An International Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Ho Chi Minh-Ville, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00732196v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-00732160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">False and real counter-revolution in North Vietnam (DRV) in the fifties: creation and use of the internal enemy</w:t>
               </w:r>
@@ -9175,195 +9175,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04480139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vietnam. Au tournant d’une décennie sans nuages ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Peyvel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Tran Thi Lien; Christine Cabasset. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Asie du Sud-Est 2021. Bilan, enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Série Asie du Sud-Est, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irasec et Les Indes Savantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.425-447, 2021, L’Asie du Sud-Est 2021. Bilan, enjeux et perspectives, 978-2-84654-570-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03029259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Histoire dés-enfouies et transmises par des femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Casablanca-Hanoi. Une porte dérobée sur des histoires postcoloniales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.11-14, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03487137v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">halshs-03029259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecrire l’histoire du Viêt Nam sous la colonisation : l’avènement d'un nouveau récit national ?</w:t>
               </w:r>
@@ -9412,199 +9412,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03029261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un &amp;quot;entomologiste&amp;quot; chez les punks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luc Robène; Solveig Serre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Underground ! Chroniques de recherche en terres punk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riveneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.15-62, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03102888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">[Paris-Londres, les années 1970 par &amp;quot;François Guillemot, chanteur de Bérurier Noir&amp;quot;]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Angéline Escafré-Dublet; Martin Evans; Stéphane Malfettes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paris-Londres (1962-1989). Music Migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musée national de l'histoire de l'immigration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.124-125, 2019, 978-2-7118-7452-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02362411v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-03102888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le nouvel ancrage international</w:t>
               </w:r>
@@ -9915,50 +9915,123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01246591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Knowledge in France of Japan and Indochina (1940-1945). Academic work, narratives, and archives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Masaya Shiraishi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indochina, Thailand, Japan and France during World War II: Overview of the Exiting Literature and Related Documents for the Future Development of Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Waseda University Institute of Asia-Pacific Studies (WIAPS), pp.265-322, 2015, 978-4-902590-40-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01223293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vietnam. La nouvelle donne géopolitique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9971,130 +10044,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Abigaël Pesses et François Robinne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Asie du Sud-Est 2015. Bilan, enjeux et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Indes savantes; IRASEC, pp.315-340, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01109653v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01223293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Intellectual through Revolution, War, and Exile: The Political Commitment of Nguyen Ngoc Huy (1924-1990)</w:t>
               </w:r>
@@ -10160,212 +10160,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01109644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Viet Nam à fleur de peau</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agathe Larcher-Goscha</w:t>
+                <w:t xml:space="preserve">Des jeunes filles mutilées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guillemot, François; Larcher-Goscha, Agathe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La colonisation des corps. De l'Indochine au Vietnam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vendémiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.343-392, 2014, 978-2-36358-148-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01114260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...40 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Viet Nam à fleur de peau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">François Guillemot</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Larcher-Goscha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guillemot, François; Larcher-Goscha, Agathe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La colonisation des corps. De l'Indochine au Vietnam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vendémiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-27, 2014, 978-2-36358-148-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vendémiaire</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-01114260v1</w:t>
+                <w:t xml:space="preserve">halshs-01114258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viêt Nam. Une impatience croissante</w:t>
               </w:r>
@@ -12004,1748 +12004,1748 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Birmanie à l’IAO : don de Guillaume Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/132fx⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04913089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La collection chinoise de la Bibliothèque Hoàng Xuân Hãn rejoint l’IAO à Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/14b2n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05158447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La Birmanie à l’IAO : don de Guillaume Rozenberg</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viêt-Nam, paroles de femmes et nouvelle histoire d’un désastre humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/132fx⟩</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/13v65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Viêt-Nam, paroles de femmes et nouvelle histoire d’un désastre humain</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hémery (1932-2025), un historien de la révolution s’en est allé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/13v65⟩</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/13oo3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Daniel Hémery (1932-2025), un historien de la révolution s’en est allé</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05035114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans la malle de Trần Trọng Kim – précieuses traces d’un érudit vietnamien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/13oo3⟩</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/13ksk⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/13ksk⟩</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05035120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indochine, une guerre oubliée – un film de David Korn-Brzoza [France TV]. Notre avis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/10spl⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04663787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quoi l’Indochine est-elle le nom ? [2]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/11ns2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04663771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que faire des Khmers rouges ? – A propos de “Rendez-vous avec Pol Pot” de Rithy Panh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/11rim⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04663747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">De quoi l’Indochine est-elle le nom ? [2]</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quoi l’Indochine est-elle le nom ? [1]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/11ns2⟩</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/11ns1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Indochine, une guerre oubliée – un film de David Korn-Brzoza [France TV]. Notre avis</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04663775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viêt-Nam : révolution, guerre et société – repères bibliographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/10spl⟩</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q5nn⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De quoi l’Indochine est-elle le nom ? [1]</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04663761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quoi l’Indochine est-elle le nom ? [3]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/11ns1⟩</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/11ns3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Viêt-Nam : révolution, guerre et société – repères bibliographiques</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04663766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cao Huy Thuần (1937-2024), du bouddhisme en révolte au bouddhisme littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q5nn⟩</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/122mu⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/11ns3⟩</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04663739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NGUYỄN THẾ ANH (1936-2023) : Parcours d'un historien du Viêt-Nam et de l'Asie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q68o⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/122mu⟩</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04134296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hommage au professeur Nguyên Thê Anh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q68d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04134310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brocheux (1931-2022), infatigable contributeur de l'histoire contemporaine du Viêt-Nam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04134412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...35 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q68o⟩</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eté 2022 : la bibliothèque vietnamienne de l'IAO enrichit ses collections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q67o⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q68d⟩</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04134499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bùi Diễm (1923-2021), dernier grand témoin du Viêt-Nam libre, de la guerre à l'exil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q67x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q67o⟩</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04134474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viêt-Nam : défense de faire bouger les lignes !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q65p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q67x⟩</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03102918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Constellation” : Outils pour l’étude du genre et des féminismes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/pd8u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Viêt-Nam : défense de faire bouger les lignes !</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03435121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettre à Tal (Tal Piterbraut-Merx)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q65p⟩</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/pd8s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...59 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04889784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French Punk Explosion !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...59 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03029063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Bérurier Noir ne meurt jamais…” : retrouvailles sous emprise Covid.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03029033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Nightingale – Jennifer Kent [2018] : la justice des opprimé.es</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03029267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans l’intimité de la douleur – parties 1 et 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03029141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Violentes” : Flamboyantes révoltes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03029265v1</w:t>
-              </w:r>
-[...246 lines deleted...]
-                <w:t xml:space="preserve">halshs-03029063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mort aux Ramones – Putain de Chinese Rocks !</w:t>
               </w:r>
@@ -14042,8245 +14042,8245 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03029753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Phan Huy Duong (1945-2019) – Écrivain, penseur et traducteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q63b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02361412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le “Néo Dai Viêt” fête ses 55 ans d’existence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/q63l⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02357915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Phan Huy Duong (1945-2019) – Écrivain, penseur et traducteur</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les irréductibles “amis du Viêt-Nam Libre” – Lyon, 20 octobre 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q63b⟩</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q63a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Les irréductibles “amis du Viêt-Nam Libre” – Lyon, 20 octobre 2019</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02362413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arrestation du journaliste Pham Chi Dung : un assaut contre la liberté d’expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q63a⟩</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q63p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Arrestation du journaliste Pham Chi Dung : un assaut contre la liberté d’expression</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02378530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Fun et mégaphones”, les perspectives d’existence transnationales d’une révolte improbable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02360618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A la recherche de Huế : Constitution du Fonds Võ Quang à l’IAO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q63p⟩</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">“Fun et mégaphones”, les perspectives d’existence transnationales d’une révolte improbable</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02362407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une trêve artistique dans la violence sexiste du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/pd83⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03028884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Calmettes – Prolonger l’interrogation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q628⟩</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03029270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un regard politique sur le Viêt-Nam : vers une nouvelle concentration du pouvoir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q5zq⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/pd83⟩</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01976622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Andrault : La raison des corps – note de lecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/pd71⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01921017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Papin : Les Fraternités – recension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q5y3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01920906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fonds vietnamien de l’IAO : état des lieux de mars 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q5v4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01986035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'autoroute Nord - Sud au Viêt-Nam, point sur le projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q5yk⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01920773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Est / Ouest – Đông / Tây : Deux voies pour émanciper le Viêt-Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q5y9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01920869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L'affaire Chu Hảo » : Vieille purge systémique et nouvelle mise au pas des intellectuels au Viêt-Nam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/q5za⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01920711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Philippe Papin : Les Fraternités – recension</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viêt-Nam : le réveil de la rue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q5y3⟩</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q5wp⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le fonds vietnamien de l’IAO : état des lieux de mars 2018</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01823069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décryptage 5 : Retour sur les rebelles décapités de juin 1894</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q5v4⟩</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q5xl⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'autoroute Nord - Sud au Viêt-Nam, point sur le projet</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01920923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mme Dang Thi Ngoc Thinh, présidente de la RSVN par intérim. Résistante et apparatchik : portrait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q5yk⟩</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/pd6y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Est / Ouest – Đông / Tây : Deux voies pour émanciper le Viêt-Nam</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01921106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris, 27 avril 1975 : trois jours avant la chute de Saigon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q5y9⟩</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q5w2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Raphaële Andrault : La raison des corps – note de lecture</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01823065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belles perspectives… : discours officiel vietnamien et contre-discours à l’occasion du partenariat France Viêt-Nam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/pd71⟩</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q5vd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un regard politique sur le Viêt-Nam : vers une nouvelle concentration du pouvoir ?</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01976648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lutte contre la corruption, outil politique du Politburo vietnamien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q5zq⟩</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q5ue⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Viêt-Nam : le réveil de la rue</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01976667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décès de Do Muoi, ancien Secrétaire général du Parti communiste vietnamien (PCV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q5wp⟩</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q5yn⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q5xl⟩</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01920758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le destin étrange de Doan Van Toai, auteur du Goulag vietnamien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q5tv⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/pd6y⟩</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01657892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aperçu illustré sur les organisations politiques, religieuses et culturelles vietnamiennes contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q5ra⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q5w2⟩</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01485658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les trois vagues de la littérature vietnamienne contemporaine traduite en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q5t2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q5vd⟩</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01976718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plongée biographique dans l'histoire du Viêt-Nam contemporain - Mémento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q5rh⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q5ue⟩</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01492638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les gouvernements vietnamiens de 1945 à 1954</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q5tx⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q5yn⟩</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01976694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fondation du Conseil unifié du peuple vietnamien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q5sn⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Plongée biographique dans l'histoire du Viêt-Nam contemporain - Mémento</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01590268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le lourd silence de la mer vietnamienne : « La mer morte » de Nguyên Công Nhân</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q5rh⟩</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q5si⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q5tx⟩</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01590338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portrait : Trần Huỳnh Duy Thức, ingénieur et constructeur d’avenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q5n9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q5ra⟩</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01325533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seconde manifestation pour l’environnement au Viêt-Nam : un 8 mai répressif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q5mr⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q5t2⟩</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01325500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tạp chí Văn học (1962-1975) – Phan Kim Thịnh (chủ trương biên tập) : aperçu historique et production éditoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q5q0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q5tv⟩</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01398942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Devillers (1920-2016), un secret nommé Viêt-Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q5kw⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q5sn⟩</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01302959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">VNQDĐ 2016 : Unification et nouvelle espérance du nationalisme vietnamien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q5m5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q5si⟩</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01303551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tạp chí Văn (1964-1975) – Nguyễn Đình Vượng : un panorama des idées littéraires et philosophiques au Sud Viêt-Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q5qb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01409622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poissons empoisonnés dans le centre du Viêt-Nam, la colère monte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/q5mg⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01325513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viêt-Nam : Révolutions en devenir, langage totalitaire : questions sans réponses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/q5lc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01302944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Tạp chí Văn học (1962-1975) – Phan Kim Thịnh (chủ trương biên tập) : aperçu historique et production éditoriale</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Troisième manifestation pour l’environnement au Viêt-Nam : poisson pourri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q5q0⟩</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q5mv⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Philippe Devillers (1920-2016), un secret nommé Viêt-Nam</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01325487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyễn Đặng Minh Mẫn, une photo-journaliste et lanceuse d’alerte emprisonnée depuis 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q5kw⟩</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/pd5l⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">VNQDĐ 2016 : Unification et nouvelle espérance du nationalisme vietnamien</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01414532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Condamnés pour avoir informé – le procès de Anh Ba Sàm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q5m5⟩</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q5lk⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Tạp chí Văn (1964-1975) – Nguyễn Đình Vượng : un panorama des idées littéraires et philosophiques au Sud Viêt-Nam</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01302937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bloc 8406 : premiers pas de la future révolution politique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q5qb⟩</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q5m2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Portrait : Trần Huỳnh Duy Thức, ingénieur et constructeur d’avenir</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01302923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Après le XIIe Congrès du PCV : Où va le Viêt Nam ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q5n9⟩</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q5l9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q5mr⟩</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01302956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour l’étude des filiations du communisme vietnamien : l’utilité d’une base de données prosopographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q5il⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q5mv⟩</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01975793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans les pas d'Adèle Clément, violoncelliste, sur Gallica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q5fa⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/pd5l⟩</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04888060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’Indochine au Viêt Nam : la colonisation des corps à l’oeuvre et en débat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q5da⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q5lk⟩</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01223422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A chacun sa mémoire : Viêt-Nam / Canada, illustration d’une petite guerre des mémoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q5e5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q5m2⟩</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01223397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viêt-Nam, la colère des femmes : de l’indignation à l’organisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/pd41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q5l9⟩</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01223269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viêt-Nam et France, histoire connectée mais rendez-vous politique manqué – Jalons pour réfléchir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q5j4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01225654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valise d’Adèle – Petite contribution à l’histoire d’Adèle Clément, violoncelliste (1884-1958)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/q5f9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01223343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">De l’Indochine au Viêt Nam : la colonisation des corps à l’oeuvre et en débat</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décryptage 4 : le premier “storytelling” de la Révolution d’Août</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q5da⟩</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q5gm⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">A chacun sa mémoire : Viêt-Nam / Canada, illustration d’une petite guerre des mémoires</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01223304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyễn Viết Dũng : condamné pour un symbole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q5e5⟩</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q5j8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Viêt-Nam, la colère des femmes : de l’indignation à l’organisation</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01246559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">30 avril 2015 ou la négation de l’autre : de la violence guerrière à la violence symbolique dans le Viêt-Nam communiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/pd41⟩</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q5ej⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Viêt-Nam et France, histoire connectée mais rendez-vous politique manqué – Jalons pour réfléchir</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01223392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ta Phong Tan, libérée mais “expulsée” aux États-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q5j4⟩</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/pd3u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Dans les pas d'Adèle Clément, violoncelliste, sur Gallica</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01223287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mer et îles du Viêt-Nam : une vision “đại-vietnamienne” de l’histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q5fa⟩</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q5gb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pour l’étude des filiations du communisme vietnamien : l’utilité d’une base de données prosopographique</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01223315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commémorations de Yên Bái en 2015 : intérieur / extérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q5il⟩</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q5fu⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q5gm⟩</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01223331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phạm Đăng Cảnh, une figure discrète du Đại Việt Quốc Dân Đảng</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q58h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q5j8⟩</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00991205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paracels : Forage chinois contesté et regain de nationalisme vietnamien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q5ej⟩</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00989870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’historien Ta Chi Dai Truong récompensé pour l’ensemble de son oeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q57v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/pd3u⟩</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04888111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décryptage 3 : Besoin d'image, besoin de sens - à propos d'une image iconique associée à la lutte pour l'indépendance du Viêt-Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q57k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q5gb⟩</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00967415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Journée sur l’Immigration vietnamienne : notes et réflexions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q5aw⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q5fu⟩</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01223429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khánh Ly : chanter la guerre et l'espérance. Retour sur le destin d'une diva aux &amp;quot;pieds nus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/pd1z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Journée sur l’Immigration vietnamienne : notes et réflexions</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00989493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trần Văn Thạch (1905-1945) – une plume contre l’oppression coloniale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q5aw⟩</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q59w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Khánh Ly : chanter la guerre et l'espérance. Retour sur le destin d'une diva aux &amp;quot;pieds nus</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04888486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feu vert patriotique et contradictions vietnamiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/pd1z⟩</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q58e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Trần Văn Thạch (1905-1945) – une plume contre l’oppression coloniale</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00989858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expéditions punitives antichinoises sur fond de frustrations vietnamiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q59w⟩</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q58n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Phạm Đăng Cảnh, une figure discrète du Đại Việt Quốc Dân Đảng</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00992438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Attali : Histoire de la modernité – CR de lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q58h⟩</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q55f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Paracels : Forage chinois contesté et regain de nationalisme vietnamien</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04888667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La voix du chanteur Giang Tu s'est éteinte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q589⟩</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q5aa⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’historien Ta Chi Dai Truong récompensé pour l’ensemble de son oeuvre</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04888084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viêt-Nam : le casse-tête chinois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q57v⟩</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q59p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Décryptage 3 : Besoin d'image, besoin de sens - à propos d'une image iconique associée à la lutte pour l'indépendance du Viêt-Nam</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01016477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viêt-Nam: Répression attendue et image interdite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q57k⟩</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q58p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Feu vert patriotique et contradictions vietnamiennes</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00995881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viêt-Nam : Changer pour exister ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q58e⟩</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q58j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q58n⟩</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00991208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décryptage : une image peut en cacher une autre... - Hanoi 1945 / 1954 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q4vd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q55f⟩</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00801778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souverains et notabilités d'Indochine - aperçu sur une élite oubliée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q50l⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q5aa⟩</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00850935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'affaire de la refonte de la constitution vietnamienne : Fin de Parti ou fin de partie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q4x4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q59p⟩</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00798944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouddhisme Hòa Hảo : 66e anniversaire de la disparition de Huỳnh Phú Sổ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q4xz⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q58p⟩</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04888261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réfugiés vietnamiens en France 1975-1980 — Quelques sources utiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q4yc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q58j⟩</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04888240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bruneteau : L’âge totalitaire [2011] – CR de lecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q54b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04888683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un imaginaire national vietnamien en chansons – 14 tableaux musicaux épiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q4vk⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04888299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité de Phan Chau Trinh (1872-1926) : lutte pour l'intelligence et intelligence de la lutte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q4xn⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00805541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procès d'une famille vietnamienne expropriée : le jeu délicat d'une justice affaiblie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q4y0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00813983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution à la refonte de la constitution de 1992 - la leçon en six points de Đặng Văn Việt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q4yy⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00842481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyễn Khánh (1927-2013) : le général &amp;quot;barbichu&amp;quot; au destin pittoresque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q4vx⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00801749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le 4/02/2013 : une journée historique ? – Trao kiến nghị về Hiến pháp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/q4we⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04888285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Tâm sida », les mémoires d’une femme qui veut surmonter la mort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/q4yd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04888642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il y a cinquante ans, l’immolation de Thích Quảng Đức à Saigon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/q4zj⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04888220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elections cambodgiennes : les signes d'un changement en marche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/q50k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00850936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauvaise humeur : &amp;quot;Dien Bien Phu aérien, économique ou autoritaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/q4vc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00801776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Un imaginaire national vietnamien en chansons – 14 tableaux musicaux épiques</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blogs du Viêt-Nam : La nouvelle guerre de l'opinion publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q4vk⟩</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q4vu⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Actualité de Phan Chau Trinh (1872-1926) : lutte pour l'intelligence et intelligence de la lutte</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00801752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le grand compositeur Phạm Duy s'est éteint laissant derrière lui une &amp;quot;oeuvre patrimoniale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q4xn⟩</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q4w2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Procès d'une famille vietnamienne expropriée : le jeu délicat d'une justice affaiblie</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00801745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyễn Tường Bách (1916-2013), de la lutte révolutionnaire à l'exil prolongé: un destin vietnamien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q4y0⟩</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q52w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Contribution à la refonte de la constitution de 1992 - la leçon en six points de Đặng Văn Việt</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00869198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elections cambodgiennes : le Roi, l'armée et la rue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q4yy⟩</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q51p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Nguyễn Khánh (1927-2013) : le général &amp;quot;barbichu&amp;quot; au destin pittoresque</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00869200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vieux général, le député audacieux et la jeune blogueuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q4vx⟩</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q53b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Réfugiés vietnamiens en France 1975-1980 — Quelques sources utiles</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04888146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tradition : La librairie Khai Trí fête le nouvel an vietnamien à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q4yc⟩</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q4wp⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bernard Bruneteau : L’âge totalitaire [2011] – CR de lecture</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04888272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décryptage 2 : Japonais en Indochine - Le gouvernement Trần Trọng Kim de 1945 bien mal illustré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q54b⟩</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q4ve⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bouddhisme Hòa Hảo : 66e anniversaire de la disparition de Huỳnh Phú Sổ</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00801780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disparition du Professeur Philippe Langlet (1935-2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q4xz⟩</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q4zm⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Souverains et notabilités d'Indochine - aperçu sur une élite oubliée</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04888160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Huynh Chau Nguyen : La Mémoire est un autre pays – CR de lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q50l⟩</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/pd16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Décryptage : une image peut en cacher une autre... - Hanoi 1945 / 1954 ?</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04888700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vo Nguyen Giap, le &amp;quot;Napoléon vietnamien&amp;quot;, héros intangible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q4vd⟩</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'affaire de la refonte de la constitution vietnamienne : Fin de Parti ou fin de partie ?</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00912769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La constitution vietnamienne de 2013 confrontée au monde réel : choix pragmatique ou réflexe protectionniste ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q4x4⟩</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q54h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Blogs du Viêt-Nam : La nouvelle guerre de l'opinion publique</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00912810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Internet au Viêt-Nam : le tour de vis politique du &amp;quot;Décret 72″</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q4vu⟩</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q51b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le grand compositeur Phạm Duy s'est éteint laissant derrière lui une &amp;quot;oeuvre patrimoniale</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00850932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Info ou intox ? Aperçu sur les pièges de l'information officielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q4w2⟩</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q54o⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Nguyễn Tường Bách (1916-2013), de la lutte révolutionnaire à l'exil prolongé: un destin vietnamien</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00924966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verdict sévère, image désastreuse, fabrication totalitaire - foi contre foi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q52w⟩</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q4vn⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Elections cambodgiennes : le Roi, l'armée et la rue</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00801759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">8 mars 2013 : Trois vietnamiennes d'honneur à l'honneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q51p⟩</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q4x6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q53b⟩</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00801735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un an déjà : Regard amical sur l'homme de Ha Thuong, des affres de la guerre à la poésie épurée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q4s6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q4wp⟩</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00801766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une édition rare : Du colonialisme au communisme. L’expérience du Nord-Vietnam par Hoàng Văn Chí</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q4qj⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q4ve⟩</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04888592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le blog &amp;quot;Dân Làm Báo&amp;quot; interroge la guerre civile vietnamienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q4u0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/pd16⟩</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00801767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dire, faire savoir, interroger et reconnaître les drames personnels et collectifs de la péninsule indochinoise au XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q4v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q532⟩</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00801769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tôn Quang Phiệt : &amp;quot;J'ai participé à la Révolution d'Août à Huê</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q4os⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q54h⟩</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00801788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hồi ký Trường Sơn – Mémoires de la Piste Ho Chi Minh en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q4rh⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q4zm⟩</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04888397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la République du Viêt-Nam célébrait la journée mondiale des droits de l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q4ug⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q51b⟩</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00801764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le 25 décembre 1927 était fondé à Hanoi le Parti National du Viêt-Nam - Việt Nam Quốc Dân Đảng (VNQDĐ)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q4v3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q54o⟩</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00801771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Những &amp;quot;Vệ út&amp;quot; : Les enfants-soldats de Ho Chi Minh au début de la guerre d'Indochine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q4uw⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q4vn⟩</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00801763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nouvelle historiographie sur Ngô Đình Diệm et la Première République du Viêt-Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q4qo⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q4x6⟩</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00801842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nord Viêt-Nam – décembre 1972 : quelle victoire et pour qui ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q4v7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Những &amp;quot;Vệ út&amp;quot; : Les enfants-soldats de Ho Chi Minh au début de la guerre d'Indochine</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04888311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliographie et valorisation d’un carnet de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q4uw⟩</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q4ra⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le blog &amp;quot;Dân Làm Báo&amp;quot; interroge la guerre civile vietnamienne</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04888330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tongas : J’ai vécu dans l’enfer communiste au Nord Viêt-Nam [1960]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q4u0⟩</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q4qp⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Dire, faire savoir, interroger et reconnaître les drames personnels et collectifs de la péninsule indochinoise au XXe siècle</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04888321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viêt Nam : L'Etat-Parti en débat sur H-Diplo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q4v1⟩</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q4oo⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Tôn Quang Phiệt : &amp;quot;J'ai participé à la Révolution d'Août à Huê</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00801784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'homme trahi : &amp;quot;Debout&amp;quot; face à l'Etat-Parti sans repentir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q4os⟩</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q4u9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Hồi ký Trường Sơn – Mémoires de la Piste Ho Chi Minh en ligne</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00801768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il y a 44 ans le sacrifice des filles des Jeunesses de choc de Truong Bon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q4rh⟩</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q4ro⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...638 lines deleted...]
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04888415v1</w:t>
-              </w:r>
-[...140 lines deleted...]
-                <w:t xml:space="preserve">halshs-00801768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -22430,441 +22430,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03029065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lunettes noires</w:t>
+                <w:t xml:space="preserve">Po-Go</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Punk is not dead. Lexique franco-punk</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02369262v1</w:t>
+                <w:t xml:space="preserve">halshs-02369259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abattoir</w:t>
+                <w:t xml:space="preserve">Guernica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Punk is not dead. Lexique franco-punk</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02369263v1</w:t>
+                <w:t xml:space="preserve">halshs-02369244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Lou's</w:t>
+                <w:t xml:space="preserve">Fluo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Punk is not dead. Lexique franco-punk</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02369228v1</w:t>
+                <w:t xml:space="preserve">halshs-02369238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Po-Go</w:t>
+                <w:t xml:space="preserve">Lunettes noires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Punk is not dead. Lexique franco-punk</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02369259v1</w:t>
+                <w:t xml:space="preserve">halshs-02369262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guernica</w:t>
+                <w:t xml:space="preserve">Abattoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Punk is not dead. Lexique franco-punk</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02369244v1</w:t>
+                <w:t xml:space="preserve">halshs-02369263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluo</w:t>
+                <w:t xml:space="preserve">Les Lou's</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Punk is not dead. Lexique franco-punk</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02369238v1</w:t>
+                <w:t xml:space="preserve">halshs-02369228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai Viêt</w:t>
               </w:r>
@@ -23189,165 +23189,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02369242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Édith Nylon</w:t>
+                <w:t xml:space="preserve">Épingle à nourrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Punk is not dead. Lexique franco-punk</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, 2019, pp.Notice 039</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02369229v1</w:t>
+                <w:t xml:space="preserve">halshs-02358410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Épingle à nourrice</w:t>
+                <w:t xml:space="preserve">Édith Nylon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Punk is not dead. Lexique franco-punk</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.Notice 039</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02358410v1</w:t>
+                <w:t xml:space="preserve">halshs-02369229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId501"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -23423,51 +23423,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FCC785BE"/>
+    <w:nsid w:val="FDEC05C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23571,51 +23571,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="41B7CF4D"/>
+    <w:nsid w:val="330AAC85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23805,51 +23805,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-guillemot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0885-4372" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098823981" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://virtual-saigon.net/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://guerillera.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://indomemoires.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://indosources.hypotheses.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pind.univ-tours.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fanxoa.archivesdelazonemondiale.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04901592v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillemot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029260v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04901625v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888012v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhiz.080.0038" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03435106v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029054v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029266v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028935v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029269v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029165v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029168v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029157v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029162v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360633v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357911v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/vs.2019.14.3.43" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02362412v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029173v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823050v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01921067v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986007v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888453v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.22091" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01480285v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888464v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/pd46" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402146v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402187v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402163v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.127.0285" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888477v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00929723v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhc.062.0072" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888615v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888551v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732150v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/0729247312Z.0000000009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578772v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156805810X548757" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/062B51334014A4925E7433471E7F4A3D16EAF76C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466413v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495096v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363082v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430278v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00285129v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00285139v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888575v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172110v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200121v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172109v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172077v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080456v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172080v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176248v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176252v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172101v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831425v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blader" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Fischer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Gradwohl" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Str&#228;hle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.124.22.4557" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176240v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176269v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176244v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176254v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176264v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176262v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176265v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176258v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158499v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/141ti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04993950v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Heuer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Victorien" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852679v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carlier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663756v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04480196v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852673v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04248984v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent G&#233;d&#233;on" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Senna" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134281v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108983v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108985v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852706v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108980v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Galli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108979v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poisson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028875v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360629v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02362398v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357897v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360637v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920953v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823025v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01799940v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975831v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975953v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823035v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823057v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975752v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599837v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001150v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976801v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398946v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01326490v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361384v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986769v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495368v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995882v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966005v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495339v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912788v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912765v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912796v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495337v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732196v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578766v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732160v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468689v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547323v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547447v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468695v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359636v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250291v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200414v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200424v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200421v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200430v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357903v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05035104v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/histoire_du_viet_nam_contemporain-9782348087677" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01691288v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958796v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084970v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359645v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04480139v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hemisphereseditions.com/la-violence-politique" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03487137v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029259v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Peyvel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irasec.com/ouvrage152" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029261v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02362411v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.histoire-immigration.fr/paris-londres" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102888v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riveneuve.com/catalogue/underground-chroniques-de-recherche-en-terres-punk/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01836922v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-sorbonne.fr/fr/livre/?GCOI=28405100847100" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246597v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.endofempire.asia/the-project/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01480236v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246591v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109653v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223293v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109644v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mcfarlandbooks.com/product/new-perceptions-of-the-vietnam-war/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114258v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Larcher-Goscha" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions-vendemiaire.com/catalogue/agathe-larcher-goscha/la-colonisation-des-corps/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114260v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936857v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912827v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808258v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801795v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677498v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04921936v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578768v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079724v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080105v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04892579v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04892582v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832862v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357914v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001169v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001179v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016481v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804959v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959987v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888521v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04098840v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#7847;m Thi &#272;o&#224;n - Poisson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ho" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888441v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158447v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14b2n" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913089v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/132fx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158457v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13v65" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05035114v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13oo3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05035120v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13ksk" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663747v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/11rim" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663771v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/11ns2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663787v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/10spl" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663775v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/11ns1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663761v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5nn" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663766v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/11ns3" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663739v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/122mu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134412v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134296v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q68o" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134310v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q68d" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134499v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q67o" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134474v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q67x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102918v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q65p" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03435121v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/pd8u" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04889784v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/pd8s" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029265v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029033v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029267v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029141v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029063v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029112v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976773v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04889779v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029042v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029753v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357915v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q63l" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361412v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q63b" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02362413v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q63a" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378530v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q63p" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360618v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02362407v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q628" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028884v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/pd83" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029270v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920711v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5za" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920906v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5y3" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986035v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5v4" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920773v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5yk" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920869v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5y9" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01921017v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/pd71" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976622v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5zq" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823069v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5wp" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920923v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5xl" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01921106v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/pd6y" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823065v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5w2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976648v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5vd" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976667v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5ue" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920758v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5yn" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492638v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5rh" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976694v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5tx" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485658v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5ra" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976718v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5t2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657892v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5tv" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590268v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5sn" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590338v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5si" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01325513v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5mg" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302944v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5lc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398942v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5q0" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302959v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5kw" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303551v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5m5" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409622v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5qb" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01325533v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5n9" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01325500v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5mr" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01325487v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5mv" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414532v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/pd5l" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302937v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5lk" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302923v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5m2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302956v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5l9" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223343v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5f9" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223422v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5da" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223397v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5e5" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223269v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/pd41" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225654v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5j4" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888060v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5fa" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975793v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5il" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223304v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5gm" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246559v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5j8" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223392v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5ej" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223287v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/pd3u" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223315v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5gb" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223331v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5fu" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223429v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5aw" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989493v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/pd1z" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888486v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q59w" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00991205v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q58h" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989870v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q589" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888111v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q57v" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967415v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q57k" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989858v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q58e" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992438v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q58n" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888667v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q55f" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888084v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5aa" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016477v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q59p" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995881v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q58p" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00991208v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q58j" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888285v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4we" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888642v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4yd" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888220v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4zj" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850936v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q50k" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801776v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4vc" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888299v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4vk" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805541v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4xn" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00813983v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4y0" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842481v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4yy" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801749v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4vx" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888240v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4yc" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888683v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q54b" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888261v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4xz" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850935v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q50l" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801778v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4vd" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798944v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4x4" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801752v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4vu" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801745v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4w2" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869198v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q52w" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869200v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q51p" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888146v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q53b" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888272v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4wp" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801780v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4ve" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888700v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/pd16" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912769v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q532" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912810v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q54h" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888160v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4zm" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850932v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q51b" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924966v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q54o" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801759v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4vn" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801735v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4x6" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801763v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4uw" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801767v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4u0" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801769v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801788v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4os" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888397v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4rh" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801764v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4ug" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801771v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4v3" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888592v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4qj" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801766v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4s6" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801842v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4qo" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888311v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4v7" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888330v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4ra" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888321v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4qp" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888415v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4ro" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801784v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4oo" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801768v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4u9" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029129v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029065v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369262v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369263v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369228v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369259v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369244v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369238v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029262v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369247v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369233v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369261v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369242v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369229v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358410v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-guillemot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0885-4372" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098823981" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://virtual-saigon.net/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://guerillera.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://indomemoires.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://indosources.hypotheses.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pind.univ-tours.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fanxoa.archivesdelazonemondiale.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04901592v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillemot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029260v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04901625v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888012v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhiz.080.0038" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03435106v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029266v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028935v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029054v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029269v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029162v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029157v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029165v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029168v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360633v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357911v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/vs.2019.14.3.43" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02362412v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029173v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823050v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01921067v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986007v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888453v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.22091" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01480285v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888464v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/pd46" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402146v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402187v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888477v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402163v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.127.0285" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00929723v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhc.062.0072" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888615v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888551v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732150v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/0729247312Z.0000000009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578772v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156805810X548757" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/062B51334014A4925E7433471E7F4A3D16EAF76C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466413v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495096v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430278v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363082v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00285129v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888575v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00285139v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172110v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200121v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172109v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172077v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080456v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172080v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172101v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176252v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176248v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831425v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blader" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Fischer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Gradwohl" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Str&#228;hle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.124.22.4557" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176269v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176244v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176240v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176254v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176264v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176262v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176265v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176258v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158499v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/141ti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04993950v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Heuer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Victorien" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663756v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852679v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carlier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04480196v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852673v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04248984v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent G&#233;d&#233;on" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Senna" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134281v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108983v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108985v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852706v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108980v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Galli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108979v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poisson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028875v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357897v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360629v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02362398v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360637v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823025v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01799940v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975831v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975953v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920953v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823035v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823057v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975752v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599837v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001150v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398946v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01326490v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976801v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361384v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995882v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986769v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495368v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966005v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912788v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495339v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912765v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912796v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495337v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732160v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578766v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732196v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468689v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547323v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547447v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468695v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359636v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250291v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200414v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200424v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200421v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200430v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357903v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05035104v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/histoire_du_viet_nam_contemporain-9782348087677" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01691288v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958796v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084970v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359645v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04480139v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hemisphereseditions.com/la-violence-politique" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029259v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Peyvel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irasec.com/ouvrage152" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03487137v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029261v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102888v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riveneuve.com/catalogue/underground-chroniques-de-recherche-en-terres-punk/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02362411v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.histoire-immigration.fr/paris-londres" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01836922v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-sorbonne.fr/fr/livre/?GCOI=28405100847100" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246597v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.endofempire.asia/the-project/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01480236v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246591v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223293v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109653v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109644v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mcfarlandbooks.com/product/new-perceptions-of-the-vietnam-war/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114260v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions-vendemiaire.com/catalogue/agathe-larcher-goscha/la-colonisation-des-corps/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114258v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Larcher-Goscha" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936857v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912827v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808258v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801795v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677498v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04921936v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578768v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079724v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080105v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04892579v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04892582v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832862v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357914v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001169v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001179v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016481v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804959v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959987v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888521v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04098840v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#7847;m Thi &#272;o&#224;n - Poisson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ho" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888441v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913089v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/132fx" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158447v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14b2n" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158457v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13v65" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05035114v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13oo3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05035120v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13ksk" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663787v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/10spl" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663771v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/11ns2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663747v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/11rim" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663775v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/11ns1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663761v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5nn" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663766v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/11ns3" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663739v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/122mu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134296v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q68o" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134310v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q68d" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134412v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134499v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q67o" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134474v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q67x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102918v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q65p" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03435121v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/pd8u" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04889784v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/pd8s" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029063v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029033v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029267v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029141v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029265v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029112v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976773v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04889779v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029042v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029753v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361412v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q63b" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357915v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q63l" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02362413v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q63a" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378530v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q63p" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360618v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02362407v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q628" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028884v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/pd83" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029270v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976622v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5zq" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01921017v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/pd71" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920906v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5y3" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986035v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5v4" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920773v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5yk" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920869v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5y9" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920711v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5za" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823069v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5wp" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920923v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5xl" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01921106v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/pd6y" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823065v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5w2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976648v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5vd" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976667v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5ue" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920758v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5yn" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657892v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5tv" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485658v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5ra" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976718v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5t2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492638v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5rh" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976694v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5tx" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590268v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5sn" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590338v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5si" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01325533v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5n9" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01325500v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5mr" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398942v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5q0" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302959v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5kw" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303551v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5m5" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409622v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5qb" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01325513v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5mg" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302944v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5lc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01325487v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5mv" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414532v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/pd5l" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302937v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5lk" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302923v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5m2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302956v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5l9" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975793v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5il" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888060v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5fa" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223422v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5da" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223397v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5e5" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223269v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/pd41" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225654v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5j4" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223343v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5f9" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223304v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5gm" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246559v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5j8" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223392v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5ej" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223287v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/pd3u" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223315v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5gb" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223331v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5fu" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00991205v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q58h" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989870v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q589" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888111v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q57v" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967415v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q57k" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223429v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5aw" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989493v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/pd1z" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888486v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q59w" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989858v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q58e" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992438v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q58n" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888667v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q55f" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888084v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5aa" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016477v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q59p" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995881v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q58p" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00991208v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q58j" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801778v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4vd" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850935v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q50l" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798944v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4x4" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888261v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4xz" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888240v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4yc" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888683v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q54b" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888299v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4vk" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805541v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4xn" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00813983v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4y0" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842481v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4yy" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801749v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4vx" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888285v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4we" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888642v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4yd" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888220v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4zj" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850936v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q50k" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801776v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4vc" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801752v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4vu" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801745v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4w2" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869198v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q52w" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869200v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q51p" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888146v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q53b" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888272v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4wp" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801780v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4ve" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888160v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4zm" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888700v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/pd16" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912769v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q532" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912810v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q54h" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850932v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q51b" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924966v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q54o" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801759v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4vn" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801735v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4x6" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801766v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4s6" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888592v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4qj" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801767v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4u0" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801769v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801788v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4os" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888397v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4rh" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801764v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4ug" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801771v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4v3" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801763v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4uw" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801842v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4qo" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888311v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4v7" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888330v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4ra" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888321v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4qp" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801784v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4oo" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801768v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4u9" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888415v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4ro" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029129v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029065v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369259v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369244v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369238v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369262v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369263v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369228v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029262v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369247v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369233v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369261v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369242v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358410v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369229v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>