--- v1 (2026-04-16)
+++ v2 (2026-05-06)
@@ -886,173 +886,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03435106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Springora : Résilience de la proie</w:t>
+                <w:t xml:space="preserve">Requiem pour un keupon : chronique aigre-douce d’une époque cramée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carnet de la chute libre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03029266v1</w:t>
+                <w:t xml:space="preserve">halshs-03028935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Requiem pour un keupon : chronique aigre-douce d’une époque cramée</w:t>
+                <w:t xml:space="preserve">Vanessa Springora : Résilience de la proie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carnet de la chute libre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03028935v1</w:t>
+                <w:t xml:space="preserve">halshs-03029266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le voyage coloré et éternel de Lizzy Mercier Descloux</w:t>
               </w:r>
@@ -1178,319 +1178,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03029269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Morel Darleux : Plutôt couler en beauté que flotter sans grâce [2019]</w:t>
+                <w:t xml:space="preserve">Steve Jones : Lonely boy [2017]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carnet de la chute libre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03029162v1</w:t>
+                <w:t xml:space="preserve">halshs-03029165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riot Grrrls : En avant les émeutières !</w:t>
+                <w:t xml:space="preserve">Viv Albertine: &amp;quot;De fringues, de musique et de mecs&amp;quot;. Récit d’une émancipation punk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carnet de la chute libre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03029157v1</w:t>
+                <w:t xml:space="preserve">halshs-03029168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve Jones : Lonely boy [2017]</w:t>
+                <w:t xml:space="preserve">Riot Grrrls : En avant les émeutières !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carnet de la chute libre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03029165v1</w:t>
+                <w:t xml:space="preserve">halshs-03029157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viv Albertine: &amp;quot;De fringues, de musique et de mecs&amp;quot;. Récit d’une émancipation punk</w:t>
+                <w:t xml:space="preserve">Corinne Morel Darleux : Plutôt couler en beauté que flotter sans grâce [2019]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carnet de la chute libre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03029168v1</w:t>
+                <w:t xml:space="preserve">halshs-03029162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Y a-t-il eu une troisième force au Viêt-Nam, 1947-1948 ? »</w:t>
               </w:r>
@@ -2349,1314 +2349,1314 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01402187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Photographier les deux Viêt-Nam en guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Histoire et conflits de mémoire en Espagne, 3/2015 (127), pp.285-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ving.127.0285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01402163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Impérialisme vietnamien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 418, pp.81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04888477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Photographier les deux Viêt-Nam en guerre</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saigon 1975 : la mise au pas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Les Collections (62), pp.72-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lhc.062.0072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00929723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marangé, Céline, Le communisme vietnamien (1919-1991). Construction d’un État-nation entre Moscou et Pékin, Paris, Presses de Sciences Po « Académique », 2012, 612 p. CR de lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Histoire et conflits de mémoire en Espagne, 3/2015 (127), pp.285-298. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 118, pp.228-229</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...101 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Marangé, Céline, Le communisme vietnamien (1919-1991). Construction d’un État-nation entre Moscou et Pékin, Paris, Presses de Sciences Po « Académique », 2012, 612 p. CR de lecture</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04888615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Gantès, Gilles et Nguyên Phuong Ngoc (sous la dir.), Vietnam, le moment moderniste, Aix-en-Provence, Publications de l’Université de Provence, 2009, 306 p. CR de lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 118, pp.228-229</w:t>
+              <w:t xml:space="preserve">, 2012, 106, pp.280-281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">De Gantès, Gilles et Nguyên Phuong Ngoc (sous la dir.), Vietnam, le moment moderniste, Aix-en-Provence, Publications de l’Université de Provence, 2009, 306 p. CR de lecture</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04888551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Be men!': Fighting and Dying for the State of Vietnam (1951‐54)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">War &amp; Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31 (2), pp.184-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/0729247312Z.0000000009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00732150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autopsy of a Massacre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of East Asian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9 (2), pp.225-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/156805810X548757⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00578772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser le nationalisme révolutionnaire au Viêt Nam : identités politiques et itinéraires singuliers à la recherche d'une hypothétique &amp;quot;Troisième voie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Vietnam, histoire et perspectives contemporaines, 13-14, pp.147-184</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00466413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trực diện với cái chết và nỗi đau: Vấn đề thanh niên xung phong trong chiến tranh Việt Nam (1950-1975)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tạp Chí Talawas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Số 2 mùa Xuân, pp.1-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00495096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La tentation &amp;quot;fasciste&amp;quot; des luttes anticoloniales Dai Viêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 106, pp.280-281</w:t>
+              <w:t xml:space="preserve">, 2009, 104, pp.45-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Be men!': Fighting and Dying for the State of Vietnam (1951‐54)</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00430278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Death and Suffering at First Hand: Youth Shock Brigades during the Vietnam War (1950-1975)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">War &amp; Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Vietnamese Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Vol. 4 (3), pp.17-60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Autopsy of a Massacre</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00363082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le destin de la révolution vietnamienne en questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carnets du Viêt Nam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18, pp.19-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00285129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danh sách các luận án về Việt-học tại Pháp (1884-2006) [Inventaire des thèses françaises sur le Viêt-Nam (2)]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dòng Sử Việt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Vol. II (5), pp.137-145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00285139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reviewed Work: Publications officielles de l'Indochine coloniale. Inventaire analytique (1859—1954) (Official Publications from Colonial Indochina. An Analytical Inventory, 1859—1954) by Denis Gazquez, Agathe Larcher-Goscha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of East Asian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 9 (2), pp.225-265. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 6 (1), pp.152-154</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Penser le nationalisme révolutionnaire au Viêt Nam : identités politiques et itinéraires singuliers à la recherche d'une hypothétique &amp;quot;Troisième voie</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04888575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danh sách các luận án về Việt học tại Pháp (1884-2006) [Inventaire des thèses françaises sur le Viêt-Nam (1)]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Vietnam, histoire et perspectives contemporaines, 13-14, pp.147-184</w:t>
+              <w:t xml:space="preserve">Dòng Sử Việt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Vol. II (3), pp.121-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Trực diện với cái chết và nỗi đau: Vấn đề thanh niên xung phong trong chiến tranh Việt Nam (1950-1975)</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00172110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Việt-học tại Pháp từ năm 1975 (La Vietnamologie en France depuis 1975) (2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tạp Chí Talawas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Số 2 mùa Xuân, pp.1-22</w:t>
+              <w:t xml:space="preserve">Dòng Sử Việt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Vol. II (4), pp.92-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La tentation &amp;quot;fasciste&amp;quot; des luttes anticoloniales Dai Viêt</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00200121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Việt-học tại Pháp từ năm 1975 (La Vietnamologie en France depuis 1975) (1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 104, pp.45-66</w:t>
+              <w:t xml:space="preserve">Dòng Sử Việt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Vol. II (3), pp.116-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">Le destin de la révolution vietnamienne en questions</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00172109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Viêt-Nam sur la voie d'un second ‘Đổi Mới' : y aura-t-il une place entre la Chine et les Etats-Unis ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carnets du Viêt Nam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 18, pp.19-22</w:t>
-[...416 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2006, 13, pp.4-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00172077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -3793,234 +3793,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00172080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viêt-Nam : les défis de l'évolution pacifique</w:t>
+                <w:t xml:space="preserve">Une civilisation du Mékong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cyclo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 9, pp.4-5</w:t>
+              <w:t xml:space="preserve">, 1997, 8, pp.6-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00172101v1</w:t>
+                <w:t xml:space="preserve">halshs-00176252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une civilisation du Mékong</w:t>
+                <w:t xml:space="preserve">Presse vietnamienne : le sacre du printemps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cyclo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 8, pp.6-7</w:t>
+              <w:t xml:space="preserve">, 1997, 8, pp.4-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00176252v1</w:t>
+                <w:t xml:space="preserve">halshs-00176248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presse vietnamienne : le sacre du printemps</w:t>
+                <w:t xml:space="preserve">Viêt-Nam : les défis de l'évolution pacifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cyclo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 8, pp.4-5</w:t>
+              <w:t xml:space="preserve">, 1997, 9, pp.4-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00176248v1</w:t>
+                <w:t xml:space="preserve">halshs-00172101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The activity of neurogenin1 is controlled by local cues in the zebrafish embryo</w:t>
               </w:r>
@@ -4130,165 +4130,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03831425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asie : une place pour le Viêt-Nam</w:t>
+                <w:t xml:space="preserve">Une civilisation austro-asiatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cyclo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 6, pp.6</w:t>
+              <w:t xml:space="preserve">, 1996, 7, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00176269v1</w:t>
+                <w:t xml:space="preserve">halshs-00176244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une civilisation austro-asiatique</w:t>
+                <w:t xml:space="preserve">Asie : une place pour le Viêt-Nam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cyclo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 7, pp.20</w:t>
+              <w:t xml:space="preserve">, 1996, 6, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00176244v1</w:t>
+                <w:t xml:space="preserve">halshs-00176269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensions à l'approche du VIIIe congrès</w:t>
               </w:r>
@@ -4475,165 +4475,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00176264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investir au Viêt-Nam ?</w:t>
+                <w:t xml:space="preserve">Paris sous presse Việt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cyclo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 3, pp.9</w:t>
+              <w:t xml:space="preserve">, 1994, 1, pp.12-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00176262v1</w:t>
+                <w:t xml:space="preserve">halshs-00176265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paris sous presse Việt</w:t>
+                <w:t xml:space="preserve">Investir au Viêt-Nam ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cyclo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 1, pp.12-13</w:t>
+              <w:t xml:space="preserve">, 1994, 3, pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00176265v1</w:t>
+                <w:t xml:space="preserve">halshs-00176262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouvoir et bouddhistes : les feux de la révolte</w:t>
               </w:r>
@@ -5340,165 +5340,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04134281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Viêt Nam, de la guerre du peuple à la guerre civile révolutionnaire : pratiques polémologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La violence politique vue par les historiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne Cheng; Henry Laurens, Jun 2022, Paris (Collège de France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04108985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'autre Viêt-Nam. Jalons pour l'histoire d'une révolution démocratique empêchée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche Viêt Nam de l'IrAsia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IrAsia / IAO, May 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04108983v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04108985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudier la langue vietnamienne dans l’enseignement supérieur à Paris pendant les années 1990</w:t>
               </w:r>
@@ -5780,234 +5780,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03028875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les 9 vies du théâtre de Saigon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Saigon, témoin de l’histoire à travers les archives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Service Historique de la Défense; Institut d'Asie Orientale, May 2019, Vincennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02360629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“La jeunesse emmerde…” – Essai d’une biopolitique de Bérurier Noir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Punk et idéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierre Raboud; Luc Robène; Solveig Serre, Feb 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02362398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sur les pas des Jeunesses de Choc : une histoire genrée de la guerre du Viêt-Nam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire “Sociétés en guerre” du LARHRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02357897v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-02362398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unequal colonial treaties in Indochina, overview</w:t>
               </w:r>
@@ -6056,303 +6056,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02360637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La guerre civile au Viêt-Nam, approche polémologique et pratique révolutionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Dynamics of Civil Wars</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01975953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un &amp;quot;entomologiste&amp;quot; chez les Punks. Réflexivité sur des pérégrinations contrôlées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Underground ! Écrire l’histoire du punk et des cultures alternatives : approches transversales et méthodologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PiND, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01823025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspective historique des relations franco-vietnamiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les relations France-Vietnam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01799940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Viêt-Nam et ses fractures : Approche socio-historique et paradigme d’une histoire interne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">France-Vietnam, un portail entre les cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nguyen Giang Huong, Mar 2018, Paris, France. https://vietlitfr.hypotheses.org/1702</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01975831v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01975953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le « Renouveau » vietnamien, bilan provisoire</w:t>
               </w:r>
@@ -6746,234 +6746,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02001150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marges et traces de la guerre au Viêt-Nam : sur les pas des Jeunesses de choc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traces de guerre et de conflits : lieux et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIRICE, Jan 2016, Paris, France. https://guerillera.hypotheses.org/2173</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01976801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Virtual Saigon : Retour d’expérience sur quatre années de collecte et de développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrique numérique du passé. Source, outils, récits : What next ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christian Henriot / IrAsia – Aix Marseille Université, Sep 2016, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01398946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps indochinois utopique, histoire d’une émotion inégale. Fragments littéraires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le corps en perspective. Représentations, pratiques et prises en charge dans les colonies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFHOM, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01326490v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01976801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecrire l'histoire du Viêt-Nam sous la colonisation : l'avènement d'un nouveau récit national ?</w:t>
               </w:r>
@@ -7022,247 +7022,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02361384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Figures of the Enemy Within through the Eyes of the Communist Vietnamese Security Services (1945-1975)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Missing Dimension: The Role of Vietnamese Security Services after 1954</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Washington DC, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00986769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virtual Saigon. Etude d’une ville par les humanités numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gédéon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'eau en partage : enjeu de développement dans la région du Mékong</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut polytechnique de Ho Chi Minh-Ville (27ème Entretiens Jacques Cartier), Nov 2014, Ho Chi Minh-Ville, Vietnam</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01495368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'urgence démocratique&amp;quot;. Le regard de la dissidence sur la crise sino-vietnamienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enjeux de la crise sino-vietnamienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00995882v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">halshs-01495368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyễn Tường Tam ou le rêve évanoui du Grand Viêt-Nam : un intellectuel nationaliste dans la tourmente des années 1940 (1938-1948)</w:t>
               </w:r>
@@ -7311,316 +7311,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00966005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Serpenter dans la ville : Saigon 1953 – Ho Chi Minh-Ville 2013 : transformation spatiales et urbaines de la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gédéon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvel An lunaire 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01495339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bérurier Noir et l'Asie. Fragments culturels et itinéraire personnel (1974-1989)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UQAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00912788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La révolution inachevée du nationalisme vietnamien. L'impossible démocratie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvel An lunaire 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">UQAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00912796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Intellectual through Revolution, War, and Exile: The Political Commitment of Nguyen Ngoc Huy (1924-1990)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Vietnam War: New Perceptions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Prato, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00912765v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00912796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Saigon : De Saigon à HCM-Ville, repenser l'évolution de la ville à partir des documents visuels</w:t>
               </w:r>
@@ -7682,234 +7682,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01495337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Soyez des hommes !&amp;quot;. Se battre et mourir pour l'Etat national du Viêt-Nam (1949-1954)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Civils et Combattants à l'épreuve de la guerre en Chine et en Indochine. Approches socioculturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00578766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brutalités, flottements, exils. Perceptions et voix féminines de la guerre du Viêt-Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Femmes et guerres : une approche transnationale / Women and Wars : An International Perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Ho Chi Minh-Ville, Vietnam</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00732196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'historiographie de Saigon/Ho Chi Minh-Ville depuis la réunification : Quelle mémoire pour quelle histoire ? (1975-2011)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Saigon : Écriture d'une nouvelle histoire de la ville à partir des documents visuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Asie &amp; Pacifique, Sep 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00732160v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-00732196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">False and real counter-revolution in North Vietnam (DRV) in the fifties: creation and use of the internal enemy</w:t>
               </w:r>
@@ -9175,195 +9175,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04480139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Histoire dés-enfouies et transmises par des femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Casablanca-Hanoi. Une porte dérobée sur des histoires postcoloniales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.11-14, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03487137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vietnam. Au tournant d’une décennie sans nuages ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Peyvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Tran Thi Lien; Christine Cabasset. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Asie du Sud-Est 2021. Bilan, enjeux et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Série Asie du Sud-Est, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irasec et Les Indes Savantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.425-447, 2021, L’Asie du Sud-Est 2021. Bilan, enjeux et perspectives, 978-2-84654-570-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03029259v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03487137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecrire l’histoire du Viêt Nam sous la colonisation : l’avènement d'un nouveau récit national ?</w:t>
               </w:r>
@@ -9915,186 +9915,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01246591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vietnam. La nouvelle donne géopolitique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gédéon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Abigaël Pesses et François Robinne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Asie du Sud-Est 2015. Bilan, enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Indes savantes; IRASEC, pp.315-340, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01109653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Knowledge in France of Japan and Indochina (1940-1945). Academic work, narratives, and archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Masaya Shiraishi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indochina, Thailand, Japan and France during World War II: Overview of the Exiting Literature and Related Documents for the Future Development of Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Waseda University Institute of Asia-Pacific Studies (WIAPS), pp.265-322, 2015, 978-4-902590-40-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01223293v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-01109653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Intellectual through Revolution, War, and Exile: The Political Commitment of Nguyen Ngoc Huy (1924-1990)</w:t>
               </w:r>
@@ -10160,212 +10160,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01109644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des jeunes filles mutilées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Guillemot</w:t>
+                <w:t xml:space="preserve">Le Viet Nam à fleur de peau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Larcher-Goscha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guillemot, François; Larcher-Goscha, Agathe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La colonisation des corps. De l'Indochine au Vietnam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vendémiaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.343-392, 2014, 978-2-36358-148-8</w:t>
+              <w:t xml:space="preserve">, pp.9-27, 2014, 978-2-36358-148-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01114260v1</w:t>
-[...41 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">halshs-01114258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Agathe Larcher-Goscha</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des jeunes filles mutilées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guillemot, François; Larcher-Goscha, Agathe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La colonisation des corps. De l'Indochine au Vietnam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vendémiaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.9-27, 2014, 978-2-36358-148-8</w:t>
+              <w:t xml:space="preserve">, pp.343-392, 2014, 978-2-36358-148-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01114258v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01114260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viêt Nam. Une impatience croissante</w:t>
               </w:r>
@@ -12004,1872 +12004,1872 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La collection chinoise de la Bibliothèque Hoàng Xuân Hãn rejoint l’IAO à Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/14b2n⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Birmanie à l’IAO : don de Guillaume Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/132fx⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04913089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La collection chinoise de la Bibliothèque Hoàng Xuân Hãn rejoint l’IAO à Lyon</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viêt-Nam, paroles de femmes et nouvelle histoire d’un désastre humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/14b2n⟩</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/13v65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Viêt-Nam, paroles de femmes et nouvelle histoire d’un désastre humain</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hémery (1932-2025), un historien de la révolution s’en est allé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/13v65⟩</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/13oo3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Daniel Hémery (1932-2025), un historien de la révolution s’en est allé</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05035114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans la malle de Trần Trọng Kim – précieuses traces d’un érudit vietnamien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/13oo3⟩</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/13ksk⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/13ksk⟩</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05035120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quoi l’Indochine est-elle le nom ? [2]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/11ns2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04663771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que faire des Khmers rouges ? – A propos de “Rendez-vous avec Pol Pot” de Rithy Panh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/11rim⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04663747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indochine, une guerre oubliée – un film de David Korn-Brzoza [France TV]. Notre avis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/10spl⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04663787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">De quoi l’Indochine est-elle le nom ? [2]</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quoi l’Indochine est-elle le nom ? [1]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/11ns2⟩</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/11ns1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Que faire des Khmers rouges ? – A propos de “Rendez-vous avec Pol Pot” de Rithy Panh</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04663775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viêt-Nam : révolution, guerre et société – repères bibliographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/11rim⟩</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q5nn⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De quoi l’Indochine est-elle le nom ? [1]</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04663761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quoi l’Indochine est-elle le nom ? [3]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/11ns1⟩</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/11ns3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Viêt-Nam : révolution, guerre et société – repères bibliographiques</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04663766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cao Huy Thuần (1937-2024), du bouddhisme en révolte au bouddhisme littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q5nn⟩</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/122mu⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...59 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04663739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brocheux (1931-2022), infatigable contributeur de l'histoire contemporaine du Viêt-Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/122mu⟩</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04134412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NGUYỄN THẾ ANH (1936-2023) : Parcours d'un historien du Viêt-Nam et de l'Asie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q68o⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">NGUYỄN THẾ ANH (1936-2023) : Parcours d'un historien du Viêt-Nam et de l'Asie</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04134296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hommage au professeur Nguyên Thê Anh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q68o⟩</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q68d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...50 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58079/q68d⟩</w:t>
+                <w:t xml:space="preserve">halshs-04134310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eté 2022 : la bibliothèque vietnamienne de l'IAO enrichit ses collections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q67o⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04134499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bùi Diễm (1923-2021), dernier grand témoin du Viêt-Nam libre, de la guerre à l'exil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q67x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q67o⟩</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04134474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viêt-Nam : défense de faire bouger les lignes !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q65p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q67x⟩</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03102918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Constellation” : Outils pour l’étude du genre et des féminismes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/pd8u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Viêt-Nam : défense de faire bouger les lignes !</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03435121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettre à Tal (Tal Piterbraut-Merx)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q65p⟩</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/pd8s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...59 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04889784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans l’intimité de la douleur – parties 1 et 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...59 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03029141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Bérurier Noir ne meurt jamais…” : retrouvailles sous emprise Covid.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03029033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Nightingale – Jennifer Kent [2018] : la justice des opprimé.es</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03029267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Violentes” : Flamboyantes révoltes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03029265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Punk Explosion !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03029063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">“Bérurier Noir ne meurt jamais…” : retrouvailles sous emprise Covid.</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sources Biệt động Sài Gòn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The Nightingale – Jennifer Kent [2018] : la justice des opprimé.es</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01976773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mort aux Ramones – Putain de Chinese Rocks !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...185 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03029112v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-01976773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glossaire de la guerre / War glossary / Từ vựng chiến tranh</w:t>
               </w:r>
@@ -14042,8245 +14042,8245 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03029753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le “Néo Dai Viêt” fête ses 55 ans d’existence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q63l⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02357915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Phan Huy Duong (1945-2019) – Écrivain, penseur et traducteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/q63b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02361412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le “Néo Dai Viêt” fête ses 55 ans d’existence</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les irréductibles “amis du Viêt-Nam Libre” – Lyon, 20 octobre 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q63l⟩</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q63a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Les irréductibles “amis du Viêt-Nam Libre” – Lyon, 20 octobre 2019</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02362413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arrestation du journaliste Pham Chi Dung : un assaut contre la liberté d’expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q63a⟩</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q63p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Arrestation du journaliste Pham Chi Dung : un assaut contre la liberté d’expression</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02378530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A la recherche de Huế : Constitution du Fonds Võ Quang à l’IAO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q63p⟩</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02362407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Fun et mégaphones”, les perspectives d’existence transnationales d’une révolte improbable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02360618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">A la recherche de Huế : Constitution du Fonds Võ Quang à l’IAO</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Calmettes – Prolonger l’interrogation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03029270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une trêve artistique dans la violence sexiste du monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q628⟩</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/pd83⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...50 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58079/pd83⟩</w:t>
+                <w:t xml:space="preserve">halshs-03028884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Est / Ouest – Đông / Tây : Deux voies pour émanciper le Viêt-Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q5y9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01920869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Papin : Les Fraternités – recension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q5y3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01920906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'autoroute Nord - Sud au Viêt-Nam, point sur le projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q5yk⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01920773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fonds vietnamien de l’IAO : état des lieux de mars 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q5v4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01986035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L'affaire Chu Hảo » : Vieille purge systémique et nouvelle mise au pas des intellectuels au Viêt-Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q5za⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01920711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Andrault : La raison des corps – note de lecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/pd71⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01921017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un regard politique sur le Viêt-Nam : vers une nouvelle concentration du pouvoir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/q5zq⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01976622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Raphaële Andrault : La raison des corps – note de lecture</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viêt-Nam : le réveil de la rue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/pd71⟩</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q5wp⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Philippe Papin : Les Fraternités – recension</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01823069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décryptage 5 : Retour sur les rebelles décapités de juin 1894</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q5y3⟩</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q5xl⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le fonds vietnamien de l’IAO : état des lieux de mars 2018</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01920923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mme Dang Thi Ngoc Thinh, présidente de la RSVN par intérim. Résistante et apparatchik : portrait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q5v4⟩</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/pd6y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'autoroute Nord - Sud au Viêt-Nam, point sur le projet</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01921106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris, 27 avril 1975 : trois jours avant la chute de Saigon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q5yk⟩</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q5w2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Est / Ouest – Đông / Tây : Deux voies pour émanciper le Viêt-Nam</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01823065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lutte contre la corruption, outil politique du Politburo vietnamien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q5y9⟩</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q5ue⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« L'affaire Chu Hảo » : Vieille purge systémique et nouvelle mise au pas des intellectuels au Viêt-Nam</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01976667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belles perspectives… : discours officiel vietnamien et contre-discours à l’occasion du partenariat France Viêt-Nam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q5za⟩</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q5vd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Viêt-Nam : le réveil de la rue</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01976648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décès de Do Muoi, ancien Secrétaire général du Parti communiste vietnamien (PCV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q5wp⟩</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q5yn⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q5xl⟩</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01920758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les trois vagues de la littérature vietnamienne contemporaine traduite en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q5t2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/pd6y⟩</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01976718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aperçu illustré sur les organisations politiques, religieuses et culturelles vietnamiennes contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q5ra⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q5w2⟩</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01485658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plongée biographique dans l'histoire du Viêt-Nam contemporain - Mémento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q5rh⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q5vd⟩</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01492638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les gouvernements vietnamiens de 1945 à 1954</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q5tx⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q5ue⟩</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01976694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le destin étrange de Doan Van Toai, auteur du Goulag vietnamien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q5tv⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q5yn⟩</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01657892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fondation du Conseil unifié du peuple vietnamien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q5sn⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le destin étrange de Doan Van Toai, auteur du Goulag vietnamien</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01590268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le lourd silence de la mer vietnamienne : « La mer morte » de Nguyên Công Nhân</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q5tv⟩</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q5si⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q5ra⟩</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01590338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">VNQDĐ 2016 : Unification et nouvelle espérance du nationalisme vietnamien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q5m5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q5t2⟩</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01303551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tạp chí Văn (1964-1975) – Nguyễn Đình Vượng : un panorama des idées littéraires et philosophiques au Sud Viêt-Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q5qb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q5rh⟩</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01409622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Devillers (1920-2016), un secret nommé Viêt-Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q5kw⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q5tx⟩</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01302959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tạp chí Văn học (1962-1975) – Phan Kim Thịnh (chủ trương biên tập) : aperçu historique et production éditoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q5q0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q5sn⟩</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01398942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poissons empoisonnés dans le centre du Viêt-Nam, la colère monte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q5mg⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q5si⟩</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01325513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viêt-Nam : Révolutions en devenir, langage totalitaire : questions sans réponses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q5lc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01302944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portrait : Trần Huỳnh Duy Thức, ingénieur et constructeur d’avenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/q5n9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01325533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seconde manifestation pour l’environnement au Viêt-Nam : un 8 mai répressif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/q5mr⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01325500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Tạp chí Văn học (1962-1975) – Phan Kim Thịnh (chủ trương biên tập) : aperçu historique et production éditoriale</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Troisième manifestation pour l’environnement au Viêt-Nam : poisson pourri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q5q0⟩</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q5mv⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Philippe Devillers (1920-2016), un secret nommé Viêt-Nam</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01325487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyễn Đặng Minh Mẫn, une photo-journaliste et lanceuse d’alerte emprisonnée depuis 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q5kw⟩</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/pd5l⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">VNQDĐ 2016 : Unification et nouvelle espérance du nationalisme vietnamien</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01414532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Condamnés pour avoir informé – le procès de Anh Ba Sàm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q5m5⟩</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q5lk⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Tạp chí Văn (1964-1975) – Nguyễn Đình Vượng : un panorama des idées littéraires et philosophiques au Sud Viêt-Nam</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01302937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bloc 8406 : premiers pas de la future révolution politique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q5qb⟩</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q5m2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Poissons empoisonnés dans le centre du Viêt-Nam, la colère monte</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01302923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Après le XIIe Congrès du PCV : Où va le Viêt Nam ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q5mg⟩</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q5l9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q5lc⟩</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01302956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viêt-Nam et France, histoire connectée mais rendez-vous politique manqué – Jalons pour réfléchir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q5j4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q5mv⟩</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01225654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A chacun sa mémoire : Viêt-Nam / Canada, illustration d’une petite guerre des mémoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q5e5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/pd5l⟩</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01223397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’Indochine au Viêt Nam : la colonisation des corps à l’oeuvre et en débat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q5da⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q5lk⟩</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01223422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viêt-Nam, la colère des femmes : de l’indignation à l’organisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/pd41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q5m2⟩</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01223269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La valise d’Adèle – Petite contribution à l’histoire d’Adèle Clément, violoncelliste (1884-1958)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q5f9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q5l9⟩</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01223343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans les pas d'Adèle Clément, violoncelliste, sur Gallica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q5fa⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04888060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour l’étude des filiations du communisme vietnamien : l’utilité d’une base de données prosopographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/q5il⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01975793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Dans les pas d'Adèle Clément, violoncelliste, sur Gallica</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décryptage 4 : le premier “storytelling” de la Révolution d’Août</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q5fa⟩</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q5gm⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De l’Indochine au Viêt Nam : la colonisation des corps à l’oeuvre et en débat</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01223304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyễn Viết Dũng : condamné pour un symbole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q5da⟩</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q5j8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">A chacun sa mémoire : Viêt-Nam / Canada, illustration d’une petite guerre des mémoires</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01246559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">30 avril 2015 ou la négation de l’autre : de la violence guerrière à la violence symbolique dans le Viêt-Nam communiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q5e5⟩</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q5ej⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Viêt-Nam, la colère des femmes : de l’indignation à l’organisation</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01223392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ta Phong Tan, libérée mais “expulsée” aux États-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/pd41⟩</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/pd3u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Viêt-Nam et France, histoire connectée mais rendez-vous politique manqué – Jalons pour réfléchir</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01223287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mer et îles du Viêt-Nam : une vision “đại-vietnamienne” de l’histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q5j4⟩</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q5gb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La valise d’Adèle – Petite contribution à l’histoire d’Adèle Clément, violoncelliste (1884-1958)</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01223315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commémorations de Yên Bái en 2015 : intérieur / extérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q5f9⟩</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q5fu⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q5gm⟩</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01223331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’historien Ta Chi Dai Truong récompensé pour l’ensemble de son oeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q57v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q5j8⟩</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04888111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décryptage 3 : Besoin d'image, besoin de sens - à propos d'une image iconique associée à la lutte pour l'indépendance du Viêt-Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q57k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q5ej⟩</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00967415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phạm Đăng Cảnh, une figure discrète du Đại Việt Quốc Dân Đảng</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q58h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/pd3u⟩</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00991205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paracels : Forage chinois contesté et regain de nationalisme vietnamien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q5gb⟩</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00989870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Journée sur l’Immigration vietnamienne : notes et réflexions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q5aw⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q5fu⟩</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01223429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khánh Ly : chanter la guerre et l'espérance. Retour sur le destin d'une diva aux &amp;quot;pieds nus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/pd1z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Phạm Đăng Cảnh, une figure discrète du Đại Việt Quốc Dân Đảng</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00989493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trần Văn Thạch (1905-1945) – une plume contre l’oppression coloniale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q58h⟩</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q59w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Paracels : Forage chinois contesté et regain de nationalisme vietnamien</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04888486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feu vert patriotique et contradictions vietnamiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q589⟩</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q58e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’historien Ta Chi Dai Truong récompensé pour l’ensemble de son oeuvre</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00989858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expéditions punitives antichinoises sur fond de frustrations vietnamiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q57v⟩</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q58n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Décryptage 3 : Besoin d'image, besoin de sens - à propos d'une image iconique associée à la lutte pour l'indépendance du Viêt-Nam</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00992438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Attali : Histoire de la modernité – CR de lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q57k⟩</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q55f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Journée sur l’Immigration vietnamienne : notes et réflexions</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04888667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La voix du chanteur Giang Tu s'est éteinte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q5aw⟩</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q5aa⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Khánh Ly : chanter la guerre et l'espérance. Retour sur le destin d'une diva aux &amp;quot;pieds nus</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04888084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viêt-Nam : le casse-tête chinois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/pd1z⟩</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q59p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Trần Văn Thạch (1905-1945) – une plume contre l’oppression coloniale</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01016477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viêt-Nam: Répression attendue et image interdite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q59w⟩</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q58p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Feu vert patriotique et contradictions vietnamiennes</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00995881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viêt-Nam : Changer pour exister ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q58e⟩</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q58j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q58n⟩</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00991208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution à la refonte de la constitution de 1992 - la leçon en six points de Đặng Văn Việt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q4yy⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q55f⟩</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00842481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyễn Khánh (1927-2013) : le général &amp;quot;barbichu&amp;quot; au destin pittoresque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q4vx⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q5aa⟩</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00801749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procès d'une famille vietnamienne expropriée : le jeu délicat d'une justice affaiblie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q4y0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q59p⟩</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00813983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un imaginaire national vietnamien en chansons – 14 tableaux musicaux épiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q4vk⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q58p⟩</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04888299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité de Phan Chau Trinh (1872-1926) : lutte pour l'intelligence et intelligence de la lutte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q4xn⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q58j⟩</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00805541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le 4/02/2013 : une journée historique ? – Trao kiến nghị về Hiến pháp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q4we⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04888285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Tâm sida », les mémoires d’une femme qui veut surmonter la mort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q4yd⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04888642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il y a cinquante ans, l’immolation de Thích Quảng Đức à Saigon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q4zj⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04888220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elections cambodgiennes : les signes d'un changement en marche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q50k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00850936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauvaise humeur : &amp;quot;Dien Bien Phu aérien, économique ou autoritaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q4vc⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00801776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réfugiés vietnamiens en France 1975-1980 — Quelques sources utiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q4yc⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04888240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bruneteau : L’âge totalitaire [2011] – CR de lecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q54b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04888683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouddhisme Hòa Hảo : 66e anniversaire de la disparition de Huỳnh Phú Sổ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q4xz⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04888261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souverains et notabilités d'Indochine - aperçu sur une élite oubliée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q50l⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00850935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décryptage : une image peut en cacher une autre... - Hanoi 1945 / 1954 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/q4vd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00801778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Souverains et notabilités d'Indochine - aperçu sur une élite oubliée</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'affaire de la refonte de la constitution vietnamienne : Fin de Parti ou fin de partie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q50l⟩</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q4x4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'affaire de la refonte de la constitution vietnamienne : Fin de Parti ou fin de partie ?</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00798944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le grand compositeur Phạm Duy s'est éteint laissant derrière lui une &amp;quot;oeuvre patrimoniale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q4x4⟩</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q4w2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bouddhisme Hòa Hảo : 66e anniversaire de la disparition de Huỳnh Phú Sổ</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00801745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elections cambodgiennes : le Roi, l'armée et la rue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q4xz⟩</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q51p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Réfugiés vietnamiens en France 1975-1980 — Quelques sources utiles</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00869200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyễn Tường Bách (1916-2013), de la lutte révolutionnaire à l'exil prolongé: un destin vietnamien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q4yc⟩</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q52w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bernard Bruneteau : L’âge totalitaire [2011] – CR de lecture</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00869198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blogs du Viêt-Nam : La nouvelle guerre de l'opinion publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q54b⟩</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q4vu⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un imaginaire national vietnamien en chansons – 14 tableaux musicaux épiques</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00801752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vieux général, le député audacieux et la jeune blogueuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q4vk⟩</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q53b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Actualité de Phan Chau Trinh (1872-1926) : lutte pour l'intelligence et intelligence de la lutte</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04888146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tradition : La librairie Khai Trí fête le nouvel an vietnamien à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q4xn⟩</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q4wp⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Procès d'une famille vietnamienne expropriée : le jeu délicat d'une justice affaiblie</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04888272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décryptage 2 : Japonais en Indochine - Le gouvernement Trần Trọng Kim de 1945 bien mal illustré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q4y0⟩</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q4ve⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Contribution à la refonte de la constitution de 1992 - la leçon en six points de Đặng Văn Việt</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00801780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Huynh Chau Nguyen : La Mémoire est un autre pays – CR de lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q4yy⟩</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/pd16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Nguyễn Khánh (1927-2013) : le général &amp;quot;barbichu&amp;quot; au destin pittoresque</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04888700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vo Nguyen Giap, le &amp;quot;Napoléon vietnamien&amp;quot;, héros intangible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q4vx⟩</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le 4/02/2013 : une journée historique ? – Trao kiến nghị về Hiến pháp</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00912769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La constitution vietnamienne de 2013 confrontée au monde réel : choix pragmatique ou réflexe protectionniste ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q4we⟩</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q54h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Tâm sida », les mémoires d’une femme qui veut surmonter la mort</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00912810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disparition du Professeur Philippe Langlet (1935-2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q4yd⟩</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q4zm⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Il y a cinquante ans, l’immolation de Thích Quảng Đức à Saigon</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04888160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verdict sévère, image désastreuse, fabrication totalitaire - foi contre foi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q4zj⟩</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q4vn⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Elections cambodgiennes : les signes d'un changement en marche</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00801759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">8 mars 2013 : Trois vietnamiennes d'honneur à l'honneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q50k⟩</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q4x6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Mauvaise humeur : &amp;quot;Dien Bien Phu aérien, économique ou autoritaire ?</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00801735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Internet au Viêt-Nam : le tour de vis politique du &amp;quot;Décret 72″</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q4vc⟩</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q51b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Blogs du Viêt-Nam : La nouvelle guerre de l'opinion publique</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00850932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Info ou intox ? Aperçu sur les pièges de l'information officielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q4vu⟩</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q54o⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q4w2⟩</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00924966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hồi ký Trường Sơn – Mémoires de la Piste Ho Chi Minh en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q4rh⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q52w⟩</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04888397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la République du Viêt-Nam célébrait la journée mondiale des droits de l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q4ug⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q51p⟩</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00801764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le 25 décembre 1927 était fondé à Hanoi le Parti National du Viêt-Nam - Việt Nam Quốc Dân Đảng (VNQDĐ)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q4v3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q53b⟩</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00801771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dire, faire savoir, interroger et reconnaître les drames personnels et collectifs de la péninsule indochinoise au XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q4v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q4wp⟩</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00801769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le blog &amp;quot;Dân Làm Báo&amp;quot; interroge la guerre civile vietnamienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q4u0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q4ve⟩</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00801767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tôn Quang Phiệt : &amp;quot;J'ai participé à la Révolution d'Août à Huê</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q4os⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q4zm⟩</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00801788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Những &amp;quot;Vệ út&amp;quot; : Les enfants-soldats de Ho Chi Minh au début de la guerre d'Indochine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q4uw⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/pd16⟩</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00801763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une édition rare : Du colonialisme au communisme. L’expérience du Nord-Vietnam par Hoàng Văn Chí</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q4qj⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q532⟩</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04888592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un an déjà : Regard amical sur l'homme de Ha Thuong, des affres de la guerre à la poésie épurée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q4s6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q54h⟩</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00801766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nouvelle historiographie sur Ngô Đình Diệm et la Première République du Viêt-Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q4qo⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q51b⟩</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00801842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nord Viêt-Nam – décembre 1972 : quelle victoire et pour qui ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q4v7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q54o⟩</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04888311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliographie et valorisation d’un carnet de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q4ra⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q4vn⟩</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04888330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tongas : J’ai vécu dans l’enfer communiste au Nord Viêt-Nam [1960]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q4qp⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q4x6⟩</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04888321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il y a 44 ans le sacrifice des filles des Jeunesses de choc de Truong Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q4ro⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un an déjà : Regard amical sur l'homme de Ha Thuong, des affres de la guerre à la poésie épurée</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04888415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viêt Nam : L'Etat-Parti en débat sur H-Diplo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q4s6⟩</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q4oo⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une édition rare : Du colonialisme au communisme. L’expérience du Nord-Vietnam par Hoàng Văn Chí</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00801784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'homme trahi : &amp;quot;Debout&amp;quot; face à l'Etat-Parti sans repentir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/q4qj⟩</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/q4u9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...922 lines deleted...]
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00801768v1</w:t>
-              </w:r>
-[...69 lines deleted...]
-                <w:t xml:space="preserve">halshs-04888415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -22430,924 +22430,924 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03029065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Po-Go</w:t>
+                <w:t xml:space="preserve">Les Lou's</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Punk is not dead. Lexique franco-punk</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02369259v1</w:t>
+                <w:t xml:space="preserve">halshs-02369228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guernica</w:t>
+                <w:t xml:space="preserve">Lunettes noires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Punk is not dead. Lexique franco-punk</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02369244v1</w:t>
+                <w:t xml:space="preserve">halshs-02369262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluo</w:t>
+                <w:t xml:space="preserve">Abattoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Punk is not dead. Lexique franco-punk</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02369238v1</w:t>
+                <w:t xml:space="preserve">halshs-02369263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lunettes noires</w:t>
+                <w:t xml:space="preserve">Po-Go</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Punk is not dead. Lexique franco-punk</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02369262v1</w:t>
+                <w:t xml:space="preserve">halshs-02369259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abattoir</w:t>
+                <w:t xml:space="preserve">Guernica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Punk is not dead. Lexique franco-punk</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02369263v1</w:t>
+                <w:t xml:space="preserve">halshs-02369244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Lou's</w:t>
+                <w:t xml:space="preserve">Fluo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Punk is not dead. Lexique franco-punk</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02369228v1</w:t>
+                <w:t xml:space="preserve">halshs-02369238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Cover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Punk is not dead. Lexique franco-punk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02369247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai Viêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie de la colonisation française D-F</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03029262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Harry Cover</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Électrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Punk is not dead. Lexique franco-punk</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Électrodes</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02369233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perfecto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Punk is not dead. Lexique franco-punk</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Perfecto</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02369261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fringues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Punk is not dead. Lexique franco-punk</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Fringues</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02369242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édith Nylon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Punk is not dead. Lexique franco-punk</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02369229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épingle à nourrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Punk is not dead. Lexique franco-punk</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.Notice 039</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02358410v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02369229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId501"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -23423,51 +23423,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FDEC05C6"/>
+    <w:nsid w:val="68509099"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23571,51 +23571,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="330AAC85"/>
+    <w:nsid w:val="79761450"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23805,51 +23805,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-guillemot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0885-4372" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098823981" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://virtual-saigon.net/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://guerillera.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://indomemoires.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://indosources.hypotheses.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pind.univ-tours.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fanxoa.archivesdelazonemondiale.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04901592v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillemot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029260v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04901625v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888012v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhiz.080.0038" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03435106v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029266v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028935v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029054v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029269v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029162v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029157v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029165v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029168v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360633v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357911v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/vs.2019.14.3.43" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02362412v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029173v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823050v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01921067v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986007v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888453v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.22091" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01480285v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888464v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/pd46" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402146v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402187v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888477v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402163v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.127.0285" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00929723v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhc.062.0072" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888615v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888551v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732150v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/0729247312Z.0000000009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578772v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156805810X548757" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/062B51334014A4925E7433471E7F4A3D16EAF76C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466413v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495096v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430278v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363082v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00285129v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888575v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00285139v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172110v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200121v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172109v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172077v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080456v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172080v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172101v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176252v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176248v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831425v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blader" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Fischer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Gradwohl" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Str&#228;hle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.124.22.4557" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176269v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176244v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176240v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176254v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176264v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176262v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176265v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176258v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158499v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/141ti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04993950v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Heuer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Victorien" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663756v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852679v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carlier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04480196v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852673v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04248984v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent G&#233;d&#233;on" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Senna" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134281v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108983v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108985v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852706v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108980v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Galli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108979v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poisson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028875v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357897v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360629v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02362398v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360637v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823025v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01799940v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975831v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975953v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920953v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823035v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823057v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975752v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599837v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001150v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398946v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01326490v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976801v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361384v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995882v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986769v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495368v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966005v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912788v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495339v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912765v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912796v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495337v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732160v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578766v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732196v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468689v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547323v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547447v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468695v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359636v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250291v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200414v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200424v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200421v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200430v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357903v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05035104v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/histoire_du_viet_nam_contemporain-9782348087677" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01691288v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958796v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084970v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359645v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04480139v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hemisphereseditions.com/la-violence-politique" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029259v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Peyvel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irasec.com/ouvrage152" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03487137v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029261v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102888v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riveneuve.com/catalogue/underground-chroniques-de-recherche-en-terres-punk/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02362411v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.histoire-immigration.fr/paris-londres" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01836922v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-sorbonne.fr/fr/livre/?GCOI=28405100847100" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246597v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.endofempire.asia/the-project/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01480236v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246591v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223293v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109653v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109644v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mcfarlandbooks.com/product/new-perceptions-of-the-vietnam-war/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114260v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions-vendemiaire.com/catalogue/agathe-larcher-goscha/la-colonisation-des-corps/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114258v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Larcher-Goscha" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936857v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912827v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808258v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801795v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677498v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04921936v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578768v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079724v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080105v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04892579v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04892582v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832862v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357914v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001169v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001179v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016481v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804959v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959987v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888521v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04098840v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#7847;m Thi &#272;o&#224;n - Poisson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ho" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888441v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913089v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/132fx" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158447v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14b2n" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158457v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13v65" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05035114v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13oo3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05035120v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13ksk" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663787v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/10spl" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663771v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/11ns2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663747v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/11rim" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663775v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/11ns1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663761v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5nn" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663766v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/11ns3" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663739v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/122mu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134296v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q68o" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134310v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q68d" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134412v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134499v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q67o" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134474v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q67x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102918v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q65p" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03435121v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/pd8u" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04889784v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/pd8s" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029063v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029033v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029267v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029141v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029265v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029112v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976773v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04889779v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029042v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029753v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361412v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q63b" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357915v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q63l" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02362413v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q63a" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378530v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q63p" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360618v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02362407v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q628" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028884v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/pd83" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029270v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976622v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5zq" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01921017v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/pd71" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920906v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5y3" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986035v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5v4" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920773v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5yk" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920869v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5y9" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920711v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5za" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823069v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5wp" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920923v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5xl" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01921106v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/pd6y" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823065v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5w2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976648v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5vd" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976667v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5ue" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920758v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5yn" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657892v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5tv" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485658v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5ra" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976718v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5t2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492638v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5rh" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976694v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5tx" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590268v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5sn" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590338v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5si" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01325533v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5n9" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01325500v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5mr" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398942v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5q0" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302959v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5kw" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303551v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5m5" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409622v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5qb" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01325513v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5mg" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302944v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5lc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01325487v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5mv" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414532v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/pd5l" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302937v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5lk" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302923v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5m2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302956v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5l9" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975793v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5il" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888060v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5fa" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223422v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5da" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223397v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5e5" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223269v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/pd41" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225654v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5j4" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223343v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5f9" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223304v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5gm" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246559v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5j8" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223392v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5ej" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223287v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/pd3u" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223315v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5gb" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223331v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5fu" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00991205v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q58h" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989870v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q589" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888111v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q57v" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967415v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q57k" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223429v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5aw" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989493v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/pd1z" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888486v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q59w" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989858v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q58e" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992438v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q58n" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888667v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q55f" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888084v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5aa" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016477v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q59p" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995881v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q58p" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00991208v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q58j" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801778v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4vd" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850935v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q50l" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798944v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4x4" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888261v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4xz" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888240v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4yc" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888683v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q54b" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888299v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4vk" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805541v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4xn" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00813983v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4y0" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842481v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4yy" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801749v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4vx" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888285v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4we" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888642v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4yd" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888220v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4zj" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850936v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q50k" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801776v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4vc" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801752v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4vu" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801745v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4w2" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869198v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q52w" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869200v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q51p" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888146v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q53b" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888272v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4wp" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801780v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4ve" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888160v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4zm" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888700v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/pd16" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912769v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q532" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912810v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q54h" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850932v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q51b" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924966v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q54o" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801759v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4vn" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801735v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4x6" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801766v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4s6" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888592v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4qj" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801767v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4u0" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801769v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801788v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4os" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888397v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4rh" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801764v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4ug" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801771v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4v3" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801763v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4uw" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801842v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4qo" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888311v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4v7" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888330v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4ra" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888321v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4qp" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801784v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4oo" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801768v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4u9" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888415v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4ro" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029129v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029065v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369259v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369244v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369238v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369262v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369263v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369228v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029262v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369247v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369233v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369261v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369242v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358410v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369229v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-guillemot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0885-4372" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098823981" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://virtual-saigon.net/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://guerillera.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://indomemoires.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://indosources.hypotheses.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pind.univ-tours.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fanxoa.archivesdelazonemondiale.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04901592v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillemot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029260v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04901625v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888012v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhiz.080.0038" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03435106v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028935v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029266v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029054v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029269v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029165v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029168v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029157v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029162v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360633v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357911v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/vs.2019.14.3.43" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02362412v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029173v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823050v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01921067v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986007v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888453v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.22091" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01480285v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888464v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/pd46" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402146v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402187v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01402163v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.127.0285" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888477v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00929723v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhc.062.0072" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888615v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888551v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732150v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/0729247312Z.0000000009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578772v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156805810X548757" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/062B51334014A4925E7433471E7F4A3D16EAF76C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466413v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495096v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430278v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363082v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00285129v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00285139v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888575v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172110v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200121v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172109v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172077v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080456v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172080v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176252v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176248v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172101v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831425v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blader" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Fischer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Gradwohl" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Str&#228;hle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.124.22.4557" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176244v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176269v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176240v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176254v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176264v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176265v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176262v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176258v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158499v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/141ti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04993950v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Heuer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Victorien" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663756v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852679v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carlier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04480196v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04852673v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04248984v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent G&#233;d&#233;on" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Senna" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134281v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108985v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108983v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852706v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108980v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Galli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108979v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poisson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028875v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360629v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02362398v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357897v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360637v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975953v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823025v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01799940v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975831v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920953v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823035v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823057v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975752v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599837v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001150v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976801v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398946v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01326490v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361384v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986769v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495368v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995882v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00966005v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495339v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912788v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912796v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912765v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495337v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578766v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732196v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732160v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468689v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547323v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547447v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468695v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359636v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250291v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200414v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200424v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200421v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200430v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357903v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05035104v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/histoire_du_viet_nam_contemporain-9782348087677" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01691288v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958796v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084970v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359645v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04480139v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hemisphereseditions.com/la-violence-politique" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03487137v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029259v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Peyvel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irasec.com/ouvrage152" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029261v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102888v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riveneuve.com/catalogue/underground-chroniques-de-recherche-en-terres-punk/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02362411v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.histoire-immigration.fr/paris-londres" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01836922v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-sorbonne.fr/fr/livre/?GCOI=28405100847100" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246597v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.endofempire.asia/the-project/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01480236v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246591v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109653v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223293v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109644v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mcfarlandbooks.com/product/new-perceptions-of-the-vietnam-war/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114258v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Larcher-Goscha" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions-vendemiaire.com/catalogue/agathe-larcher-goscha/la-colonisation-des-corps/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114260v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936857v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912827v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808258v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801795v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677498v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04921936v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578768v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079724v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080105v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04892579v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04892582v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832862v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357914v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001169v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001179v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016481v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804959v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959987v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888521v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04098840v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#7847;m Thi &#272;o&#224;n - Poisson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ho" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888441v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158447v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14b2n" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913089v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/132fx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158457v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13v65" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05035114v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13oo3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05035120v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13ksk" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663771v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/11ns2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663747v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/11rim" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663787v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/10spl" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663775v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/11ns1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663761v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5nn" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663766v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/11ns3" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663739v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/122mu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134412v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134296v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q68o" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134310v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q68d" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134499v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q67o" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134474v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q67x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102918v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q65p" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03435121v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/pd8u" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04889784v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/pd8s" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029141v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029033v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029267v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029265v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029063v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976773v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029112v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04889779v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029042v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029753v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02357915v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q63l" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361412v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q63b" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02362413v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q63a" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378530v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q63p" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02362407v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q628" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360618v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029270v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028884v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/pd83" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920869v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5y9" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920906v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5y3" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920773v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5yk" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986035v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5v4" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920711v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5za" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01921017v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/pd71" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976622v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5zq" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823069v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5wp" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920923v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5xl" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01921106v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/pd6y" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823065v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5w2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976667v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5ue" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976648v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5vd" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920758v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5yn" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976718v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5t2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485658v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5ra" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492638v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5rh" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976694v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5tx" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01657892v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5tv" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590268v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5sn" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590338v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5si" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303551v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5m5" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409622v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5qb" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302959v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5kw" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398942v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5q0" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01325513v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5mg" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302944v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5lc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01325533v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5n9" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01325500v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5mr" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01325487v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5mv" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414532v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/pd5l" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302937v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5lk" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302923v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5m2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302956v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5l9" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225654v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5j4" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223397v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5e5" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223422v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5da" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223269v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/pd41" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223343v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5f9" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888060v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5fa" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975793v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5il" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223304v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5gm" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246559v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5j8" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223392v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5ej" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223287v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/pd3u" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223315v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5gb" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223331v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5fu" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888111v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q57v" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967415v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q57k" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00991205v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q58h" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989870v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q589" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223429v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5aw" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989493v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/pd1z" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888486v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q59w" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989858v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q58e" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992438v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q58n" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888667v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q55f" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888084v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q5aa" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016477v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q59p" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995881v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q58p" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00991208v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q58j" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842481v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4yy" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801749v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4vx" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00813983v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4y0" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888299v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4vk" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805541v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4xn" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888285v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4we" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888642v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4yd" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888220v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4zj" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850936v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q50k" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801776v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4vc" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888240v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4yc" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888683v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q54b" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888261v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4xz" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850935v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q50l" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801778v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4vd" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798944v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4x4" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801745v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4w2" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869200v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q51p" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869198v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q52w" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801752v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4vu" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888146v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q53b" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888272v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4wp" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801780v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4ve" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888700v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/pd16" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912769v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q532" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912810v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q54h" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888160v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4zm" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801759v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4vn" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801735v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4x6" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850932v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q51b" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924966v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q54o" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888397v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4rh" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801764v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4ug" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801771v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4v3" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801769v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801767v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4u0" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801788v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4os" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801763v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4uw" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888592v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4qj" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801766v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4s6" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801842v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4qo" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888311v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4v7" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888330v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4ra" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888321v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4qp" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04888415v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4ro" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801784v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4oo" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801768v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/q4u9" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029129v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029065v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369228v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369262v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369263v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369259v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369244v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369238v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369247v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029262v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369233v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369261v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369242v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369229v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358410v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>