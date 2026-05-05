--- v0 (2026-03-28)
+++ v1 (2026-05-05)
@@ -926,3694 +926,3724 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gear Engines Vibratory Analysis : Synchronous Acquisition Contribution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diagnostic de moteurs diesel de groupes électrogènes de secours de centrales nucléaires par analyse de la vitesse instantanée de rotation du vilebrequin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Desbazeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Badaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Nejjar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Guillet</w:t>
+                <w:t xml:space="preserve">F. Loisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Daniere</w:t>
+                <w:t xml:space="preserve">C. Hoisnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS'96</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1996, Szczecin, Poland. pp.0</w:t>
+              <w:t xml:space="preserve">Conférence International sur l'ingénierie des Risques Industriels, CIRI 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Montréal, Canada. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00552897v1</w:t>
+                <w:t xml:space="preserve">hal-00552223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic d'un train d'engrenages par analyse cepstrale synchrone</w:t>
+                <w:t xml:space="preserve">Caractérisation de la fatigue en course à pieds : analyse cyclostationnaire des contraintes mécaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Badaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Colloque GRETSI sur le Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, Grenoble, France. pp.0</w:t>
+              <w:t xml:space="preserve">journée scientifique de l'Institut Fédératif de la Recherche en Sciences et Ingénierie de la Santé (IFRESIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, faculté de médecine J. Lisfranc, Saint-Étienne, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00552884v1</w:t>
+                <w:t xml:space="preserve">hal-00553157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical signals analysis of an asynchronous motor for bearing fault detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Ibrahim</w:t>
+                <w:t xml:space="preserve">Parametric blind identification of the transfer function from vibration measurements based on second order cyclostationarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ait Sghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Badaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bakrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE IECON'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Paris, France. pp.0</w:t>
+              <w:t xml:space="preserve">International congress on sound and vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Krakow, Poland. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00552237v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00552049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution du cepstre d'énergie au diagnostic de réducteur complexe à engrenages.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Some New Diagnostic Parameters for Reciprocating Engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Badaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Daniere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Conférence Internationale, SFM/SFA. Méthodes de surveillance et techniques de diagnostic acoustiques et vibrations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1998, Senlis, France. pp.0</w:t>
+              <w:t xml:space="preserve">1999 Society of Automotive Engineers (SAE) Noise &amp; Vibration Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1999, United States. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00552867v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00553880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some New Diagnostic Parameters for Reciprocating Engines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+                <w:t xml:space="preserve">Diagnosis of emergency diesel generators in nuclear power plants by analysing the instantaneous angular speed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Desbazeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Badaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Guillet</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Loisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Daniere</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Hoisnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1999 Society of Automotive Engineers (SAE) Noise &amp; Vibration Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1999, United States. pp.0</w:t>
+              <w:t xml:space="preserve">5th Workshop on Advanced Control and Diagnosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Grenoble, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00553880v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00553147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis of emergency diesel generators in nuclear power plants by analysing the instantaneous angular speed</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Desbazeille</w:t>
+                <w:t xml:space="preserve">Using the Cyclostationarity of Electrical Signal for Bearing Fault Detection in Induction Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Badaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zoaeter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Workshop on Advanced Control and Diagnosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Grenoble, France. pp.0</w:t>
+              <w:t xml:space="preserve">IEEE ICIT'2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Mumbai, India. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00553147v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00552233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the Cyclostationarity of Electrical Signal for Bearing Fault Detection in Induction Machine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse vibratoire d'un engrenage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Badaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nejjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Zoaeter</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Daniere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ICIT'2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Mumbai, India. pp.0</w:t>
+              <w:t xml:space="preserve">4ème Congrès Français d'Acoustique CFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1997, Marseille, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00552233v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00552890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse vibratoire d'un engrenage</w:t>
+                <w:t xml:space="preserve">Modelling and detection of localized tooth defects in geared systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Badaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Nejjar</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Cahouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Daniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Velex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Congrès Français d'Acoustique CFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1997, Marseille, France. pp.0</w:t>
+              <w:t xml:space="preserve">Pr. 1999 ASME Design Engineering Technical Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Las Vegas, Nevada, United States. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00552890v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00552851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and detection of localized tooth defects in geared systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blind source separation based on cyclic spectra : Application to biomechanical signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Sabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Badaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Velex</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pr. 1999 ASME Design Engineering Technical Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Las Vegas, Nevada, United States. pp.0</w:t>
+              <w:t xml:space="preserve">Blind source separation based on cyclic spectra : Application to biomechanical signals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, EUSIPCO, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00552851v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00553847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind source separation based on cyclic spectra : Application to biomechanical signals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khalid Sabri</w:t>
+                <w:t xml:space="preserve">Blind separation of cyclostationary sources using non-orthogonal approximate joint diagonalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheviet Nhatanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Badaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Belouchrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blind source separation based on cyclic spectra : Application to biomechanical signals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, EUSIPCO, France. pp.0</w:t>
+              <w:t xml:space="preserve">IEEE SAM 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Darmstadt, Germany. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00553847v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00553834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind separation of cyclostationary sources using non-orthogonal approximate joint diagonalization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cheviet Nhatanh</w:t>
+                <w:t xml:space="preserve">Ré-échantillonnage synchrone cepstral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Daniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Badaoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adel Belouchrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE SAM 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Darmstadt, Germany. pp.0</w:t>
+              <w:t xml:space="preserve">In CNR'IUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Nice, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00553834v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00552906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ré-échantillonnage synchrone cepstral</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Blind separation and identification of cyclostationary processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Daniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Badaoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Guillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In CNR'IUT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Nice, France. pp.0</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00552906v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00552839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind separation and identification of cyclostationary processes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Simulation numérique et détection d'avaries sur les dentures d'engrenages cylindrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Cahouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Badaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Velex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Daniere</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed El Badaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2002, France. pp.0</w:t>
+              <w:t xml:space="preserve">4ème Congrès Mondial des Engrenages et des Transmissions de Puissance, CMETP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1999, C.N.I.T. Paris-La Défense, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00552839v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00552854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique et détection d'avaries sur les dentures d'engrenages cylindrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Violaine Cahouet</w:t>
+                <w:t xml:space="preserve">Analyse vibratoire, approche cyclostationnaire et déterministe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Badaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Daniere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Congrès Mondial des Engrenages et des Transmissions de Puissance, CMETP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1999, C.N.I.T. Paris-La Défense, France. pp.0</w:t>
+              <w:t xml:space="preserve">CNR'IUT 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, le Creusot, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00552854v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00552909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse vibratoire, approche cyclostationnaire et déterministe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bonnardot</w:t>
+                <w:t xml:space="preserve">Gear Spall Width Estimation Using Maximum Kurtosis Property</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Wedian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Badaoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Guillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNR'IUT 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2002, le Creusot, France. pp.0</w:t>
+              <w:t xml:space="preserve">15th IFAC Symposium on System Identification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, St-Malo, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00552909v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00552044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gear Spall Width Estimation Using Maximum Kurtosis Property</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sur les Possibilités de l'Outil Cepstre : Exemple de Diagnostic d'un Défaut d'Ecaillage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Badaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Daniere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IFAC Symposium on System Identification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, St-Malo, France. pp.0</w:t>
+              <w:t xml:space="preserve">4ème congrès international de la Société Française de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, U.T. Compiègne, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00552044v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00552842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur les Possibilités de l'Outil Cepstre : Exemple de Diagnostic d'un Défaut d'Ecaillage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring of Induction Machine Bearing Fault by Using of Instantaneous Frequency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Badaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Daniere</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème congrès international de la Société Française de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2001, U.T. Compiègne, France. pp.0</w:t>
+              <w:t xml:space="preserve">XVIth symposium on Vibrations, chocs &amp; bruit (VCB 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Lyon, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00552842v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00553139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gear signal separation by exploiting the spectral diversity and cyclostationarity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse vibratoire d'un engrenage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Badaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nejjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalid Sabri</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Driss Aboutajdine</w:t>
+                <w:t xml:space="preserve">P. Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Daniere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gear signal separation by exploiting the spectral diversity and cyclostationarity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Toulouse, France. pp.0</w:t>
+              <w:t xml:space="preserve">Journée technique du Pôle Transmission de Puissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1996, Roanne, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00553856v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00553171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">milling cutting tools diagnosis with higher order cyclic spectra</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Ait Sghir</w:t>
+                <w:t xml:space="preserve">Identification de filtres inverses linéaires périodiques pour la déconvolution et la séparation de processus cyclostationnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Badaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M'Hamed Bakrim</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Daniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Driss Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Congress on Sound and Vibration ICSV14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Cairns, Australia. pp.0</w:t>
+              <w:t xml:space="preserve">18ème Colloque GRETSI sur le Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Toulouse, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00552229v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00552912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind MIMO System Identification Based on Second-Order Cyclic Statistics: A frequency domain approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khalid Sabri</w:t>
+                <w:t xml:space="preserve">Fault detection of a large diesel engine by analyzing the instantaneous crankshaft angular speed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Desbazeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rb. Randall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Badaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hoisnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIVC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Bilbao, United States. pp.0</w:t>
+              <w:t xml:space="preserve">CIRI 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Reims, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00552153v1</w:t>
+                <w:t xml:space="preserve">hal-00552132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of Induction Machine Bearing Fault by Using of Instantaneous Frequency</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Ibrahim</w:t>
+                <w:t xml:space="preserve">Gear signal separation by exploiting the spectral diversity and cyclostationarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Sabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Badaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bonnardot</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Adib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIth symposium on Vibrations, chocs &amp; bruit (VCB 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Lyon, France. pp.0</w:t>
+              <w:t xml:space="preserve">Gear signal separation by exploiting the spectral diversity and cyclostationarity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Toulouse, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00553139v1</w:t>
+                <w:t xml:space="preserve">hal-00553856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse vibratoire d'un engrenage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">milling cutting tools diagnosis with higher order cyclic spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ait Sghir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Badaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Hamed Bakrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Daniere</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée technique du Pôle Transmission de Puissance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1996, Roanne, France. pp.0</w:t>
+              <w:t xml:space="preserve">14th International Congress on Sound and Vibration ICSV14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Cairns, Australia. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00553171v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00552229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de filtres inverses linéaires périodiques pour la déconvolution et la séparation de processus cyclostationnaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+                <w:t xml:space="preserve">Blind MIMO System Identification Based on Second-Order Cyclic Statistics: A frequency domain approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Sabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Badaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Adib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Colloque GRETSI sur le Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, Toulouse, France. pp.0</w:t>
+              <w:t xml:space="preserve">ISIVC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Bilbao, United States. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00552912v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00552153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault detection of a large diesel engine by analyzing the instantaneous crankshaft angular speed</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rb. Randall</w:t>
+                <w:t xml:space="preserve">Gear Engines Vibratory Analysis : Synchronous Acquisition Contribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Badaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nejjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Hoisnard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Daniere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRI 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Reims, France. pp.0</w:t>
+              <w:t xml:space="preserve">ACS'96</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1996, Szczecin, Poland. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00552132v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00552897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gear engines vibratory analysis : synchronous acquisition contribution.</w:t>
+                <w:t xml:space="preserve">Diagnostic d'un train d'engrenages par analyse cepstrale synchrone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Badaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nejjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Daniere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium ‘'Production 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1997, Stuttgart, France. pp.0</w:t>
+              <w:t xml:space="preserve">16ème Colloque GRETSI sur le Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Grenoble, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00553179v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00552884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ré-échantillonnage angulaire par interpolation spline cubic des signaux d'engrenages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrical signals analysis of an asynchronous motor for bearing fault detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Badaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Daniere</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Widian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Congrès Français d'Acoustique CFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2002, Marseille, France. pp.0</w:t>
+              <w:t xml:space="preserve">IEEE IECON'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Paris, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00553869v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00552237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Rolling Element Bearing Faults by Analysis of the Motor Current, in proceeding of IMechE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Ibrahim</w:t>
+                <w:t xml:space="preserve">Contribution du cepstre d'énergie au diagnostic de réducteur complexe à engrenages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Badaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Didier Rémond</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Daniere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Vibrations in Rotating Machinery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, London, United Kingdom. pp.0</w:t>
+              <w:t xml:space="preserve">3ème Conférence Internationale, SFM/SFA. Méthodes de surveillance et techniques de diagnostic acoustiques et vibrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1998, Senlis, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00553851v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00552867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Rolling Element Bearing Faults by Using of Instantaneous Frequency</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Ibrahim</w:t>
+                <w:t xml:space="preserve">Gear engines vibratory analysis : synchronous acquisition contribution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Badaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bonnardot</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nejjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Martini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMA2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Leuven, Belgium. pp.0</w:t>
+              <w:t xml:space="preserve">Symposium ‘'Production 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1997, Stuttgart, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00552204v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00553179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse vibratoire d'un engrenage. Diagnostic à l'aide de l'analyse cepstrale synchrone</w:t>
+                <w:t xml:space="preserve">Ré-échantillonnage angulaire par interpolation spline cubic des signaux d'engrenages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Badaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Nejjar</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Daniere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNRIUT'97</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1997, Toulouse, France. pp.0</w:t>
+              <w:t xml:space="preserve">6ème Congrès Français d'Acoustique CFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2002, Marseille, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00552923v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00553869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification aveugle paramétrique basée sur la cyclostationnarité à l'ordre deux de la fonction de transfert à partir des mesures vibratoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Ait Sghir</w:t>
+                <w:t xml:space="preserve">Detection of Rolling Element Bearing Faults by Analysis of the Motor Current, in proceeding of IMechE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Badaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Randall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Colloque National de la Recherche en IUT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Lille, France. pp.0</w:t>
+              <w:t xml:space="preserve">9th International Conference on Vibrations in Rotating Machinery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, London, United Kingdom. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00552903v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00553851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of spalling fault size by deconvolution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse vibratoire d'un engrenage. Diagnostic à l'aide de l'analyse cepstrale synchrone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Badaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nejjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Nejjar</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Daniere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Higher order statistic approach and second order cyclostationary approach. XVIth symposium on Vibrations, chocs &amp; bruit (VCB 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Lyon, France. pp.O</w:t>
+              <w:t xml:space="preserve">CNRIUT'97</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1997, Toulouse, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00553135v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00552923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">milling cutting tool diagnosis using comparisons of the excitation identified by cepstral techniques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Randall Rb.</w:t>
+                <w:t xml:space="preserve">Detection of Rolling Element Bearing Faults by Using of Instantaneous Frequency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Badaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Guillet</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Australasian Congress on Applied Mechanics, ACAM 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Brisbane, Australia. pp.0</w:t>
+              <w:t xml:space="preserve">ISMA2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Leuven, Belgium. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00552211v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00552204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la déconvolution aveugle pour la détection et la caractérisation de défauts de roulement et d'engrenage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lahlimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Sabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Badaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4628,782 +4658,752 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence International sur l'ingénierie des Risques Industriels, CIRI 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Montréal, Canada. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00552214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis of milling cutting tools using comparison of the excitation identified by cepstral analysis and second order cyclic statistics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">milling cutting tool diagnosis using comparisons of the excitation identified by cepstral techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ait Sghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randall Rb.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Badaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMA2008 International Conference on Noise and Vibration Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Leuven, Belgium. pp.0</w:t>
+              <w:t xml:space="preserve">5th Australasian Congress on Applied Mechanics, ACAM 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Brisbane, Australia. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00552187v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00552211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic Analysis Of Biomechanical signals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khalid Sabri</w:t>
+                <w:t xml:space="preserve">Estimation of spalling fault size by deconvolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Wedian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Badaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Millet</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nejjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIVC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Bilbao, Spain. pp.0</w:t>
+              <w:t xml:space="preserve">Higher order statistic approach and second order cyclostationary approach. XVIth symposium on Vibrations, chocs &amp; bruit (VCB 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Lyon, France. pp.O</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00552173v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00553135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind Separation of Cyclostationary Signals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cheviet Nhat Anh</w:t>
+                <w:t xml:space="preserve">Identification aveugle paramétrique basée sur la cyclostationnarité à l'ordre deux de la fonction de transfert à partir des mesures vibratoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ait Sghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Badaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adel Belouchrani</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bakrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th International Conference on Independent Component Analysis and Signal Separation, ICA 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Paraty, Brazil. pp.0</w:t>
+              <w:t xml:space="preserve">15ème Colloque National de la Recherche en IUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Lille, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00552142v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00552903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic de moteurs diesel de groupes électrogènes de secours de centrales nucléaires par analyse de la vitesse instantanée de rotation du vilebrequin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Desbazeille</w:t>
+                <w:t xml:space="preserve">Blind Separation of Cyclostationary Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheviet Nhat Anh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Badaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Belouchrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Hoisnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence International sur l'ingénierie des Risques Industriels, CIRI 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Montréal, Canada. pp.0</w:t>
+              <w:t xml:space="preserve">The 8th International Conference on Independent Component Analysis and Signal Separation, ICA 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Paraty, Brazil. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00552223v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00552142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric blind identification of the transfer function from vibration measurements based on second order cyclostationarity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Ait Sghir</w:t>
+                <w:t xml:space="preserve">Cyclic Analysis Of Biomechanical signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Sabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Badaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International congress on sound and vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Krakow, Poland. pp.0</w:t>
+              <w:t xml:space="preserve">ISIVC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Bilbao, Spain. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00552049v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00552173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la fatigue en course à pieds : analyse cyclostationnaire des contraintes mécaniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diagnosis of milling cutting tools using comparison of the excitation identified by cepstral analysis and second order cyclic statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ait Sghir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randall Rb.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Badaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Samozino</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Hamed Bakrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journée scientifique de l'Institut Fédératif de la Recherche en Sciences et Ingénierie de la Santé (IFRESIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, faculté de médecine J. Lisfranc, Saint-Étienne, France. pp.0</w:t>
+              <w:t xml:space="preserve">ISMA2008 International Conference on Noise and Vibration Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Leuven, Belgium. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00553157v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00552187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of rolling element bearing faults by analysis of the motor current</w:t>
               </w:r>
@@ -5510,103 +5510,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnosis of emergency diesel generators in nuclear power plants by analysing the instantaneous angular speed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Desbazeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Badaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Loisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hoisnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAR ACD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Grenoble, France</w:t>
@@ -6859,355 +6859,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00582408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation of convolutive mixture of cyclostationary sources by references contrast</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Model-based diagnosis of large diesel engines based on angular speed variations of the crankshaft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taoufiki Manal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Driss Aboutajdine</w:t>
+                <w:t xml:space="preserve">Mathieu Desbazeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Randall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Badaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hoisnard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Science and Network Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 6 (3), pp.1-10</w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (5), pp.1529-1541</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00553358v1</w:t>
+                <w:t xml:space="preserve">hal-00551115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based diagnosis of large diesel engines based on angular speed variations of the crankshaft</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Guillet</w:t>
+                <w:t xml:space="preserve">Separation of convolutive mixture of cyclostationary sources by references contrast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Sabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufiki Manal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Adib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Badaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 24 (5), pp.1529-1541</w:t>
+              <w:t xml:space="preserve">International Journal of Computer Science and Network Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (3), pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00551115v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00553358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A frequency domain-based approach for blind MIMO system identification using second-order cyclic statistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Sabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Badaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Adib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 89 (1), pp.77-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7232,103 +7232,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Blind MIMO System Identification Based on Second-Order Cyclic Statistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Sabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Badaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Adib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Aboutajdine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Letters in Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2008, pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7353,51 +7353,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Bearing Faults Detection Method Based on Instantaneous Power Factor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Badaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7584,320 +7584,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00551976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of the acceleration signal of a gearbox in order to perform angular resampling (with limited speed fluctuation)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blind separation of convolved cyclostationary processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Badaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bonnardot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Guillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 85 (1), pp.51-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00551998v1</w:t>
+                <w:t xml:space="preserve">hal-00553549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind separation of convolved cyclostationary processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+                <w:t xml:space="preserve">Use of the acceleration signal of a gearbox in order to perform angular resampling (with limited speed fluctuation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Badaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.B Randall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Daniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 19 (4), pp.766-785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2004.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00553549v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separation of combustion noise and piston-slap in diesel engine, Part I: Separation of combustion noise and piston-slap in diesel engine by cyclic Wiener filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Badaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Daniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7995,51 +7995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Badaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Daniere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 18 (5), pp.1031-1046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8067,604 +8067,604 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00552000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EFFECTIVE VIBRATION ANALYSIS OF IC ENGINES USING CYCLOSTATIONARITY. PART II—NEW RESULTS ON THE RECONSTRUCTION OF THE CYLINDER PRESSURES</w:t>
+                <w:t xml:space="preserve">EFFECTIVE VIBRATION ANALYSIS OF IC ENGINES USING CYCLOSTATIONARITY. PART I-A METHODOLOGY FOR CONDITION MONITORING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Daniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R.B. Randall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 257 (5), pp.839 - 856. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 257 (5), pp.815 - 837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jsvi.2002.5062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/jsvi.2002.5063⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01714464v1</w:t>
+                <w:t xml:space="preserve">hal-01714462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EFFECTIVE VIBRATION ANALYSIS OF IC ENGINES USING CYCLOSTATIONARITY. PART I-A METHODOLOGY FOR CONDITION MONITORING</w:t>
+                <w:t xml:space="preserve">EFFECTIVE VIBRATION ANALYSIS OF IC ENGINES USING CYCLOSTATIONARITY. PART II—NEW RESULTS ON THE RECONSTRUCTION OF THE CYLINDER PRESSURES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Daniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.B. Randall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 257 (5), pp.815 - 837. </w:t>
+              <w:t xml:space="preserve">, 2002, 257 (5), pp.839 - 856. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/jsvi.2002.5062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1006/jsvi.2002.5063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714462v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and detection of localized tooth defects in geared systems</w:t>
+                <w:t xml:space="preserve">Use of the moving cepstrum integral to detect and localise tooth spalls in gears</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Badaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Violaine Cahouet</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Daniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanical Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 15 (5), pp.873-885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/mssp.2001.1413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00552006v1</w:t>
+                <w:t xml:space="preserve">hal-00552008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of the moving cepstrum integral to detect and localise tooth spalls in gears</w:t>
+                <w:t xml:space="preserve">Modelling and detection of localized tooth defects in geared systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Badaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Cahouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Daniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Mechanical Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 123, pp.422-430</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00552008v1</w:t>
+                <w:t xml:space="preserve">hal-00552006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and detection of localized tooth defects in geared systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Badaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Cahouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Velex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mechanical Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 123 (3), pp.422-430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8724,51 +8724,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Badaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Daniere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, pp.4-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8819,51 +8819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Badaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Daniere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement du Signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 16 (5), pp.371-381</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9570,51 +9570,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563862v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Tounsi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Karkafi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Badaoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188565v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonnardot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Lizoul" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Errafik" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Andr&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877190v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Brahmi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ghennioui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corbier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed Lahbabi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2017.8075607" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877191v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brahmi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ghennioui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lahbabi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corbier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WINCOM.2016.7777184" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877455v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183702v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Rotimbo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Lamraoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Badaoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius B&#233;ka" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183686v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552897v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nejjar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daniere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552884v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552237v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ibrahim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Widian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552867v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553880v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553147v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desbazeille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Loisy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoisnard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552233v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zoaeter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552890v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552851v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Cahouet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velex" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553847v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Sabri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Millet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553834v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheviet Nhatanh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Belouchrani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552906v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552839v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552854v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552909v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552044v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Wedian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552842v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553856v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Adib" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Aboutajdine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552229v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ait Sghir" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Bakrim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552153v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adib" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553139v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553171v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552912v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552132v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rb. Randall" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553179v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553869v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553851v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Randall" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552204v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552923v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552903v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bakrim" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553135v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552211v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall Rb." TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552214v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lahlimi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552187v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552173v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552142v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheviet Nhat Anh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552223v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Loisy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552049v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553157v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Samozino" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506185v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ibrahim" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Badaoui" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B Randall" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375532v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553884v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al Zohbi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04363018v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alberto Espejo Diaz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Alfonso-Lizarazo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo R. Montoya-Torres" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492093v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal El Yousfi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Soualhi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Medjaher" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2020.104740" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487768v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bensaad" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soualhi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2019.106921" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809311v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Elyousfi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Hawwari" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clerc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/ijphm.2019.v10i2.2733" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899884v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Razik" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111790v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razik Hubert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877187v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hammed Lahbabi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/2546838" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387631v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guillet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2535111" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582408v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/235236" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553358v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufiki Manal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551115v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desbazeille" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Randall" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hoisnard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551949v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551963v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551952v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551976v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parey" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tandon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2005.11.021" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JM8421R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551998v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2004.05.001" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94FTQZ06-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553549v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551988v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Serviere" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2005.08.010" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M137TBMN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552000v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2004.01.005" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714464v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Antoni" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Randall" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jsvi.2002.5063" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0M974V9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714462v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jsvi.2002.5062" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6PQF2HD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552006v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552008v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/mssp.2001.1413" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CT1J2W8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455842v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1349420" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553553v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552027v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230560v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19902232" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DA51E4368A3C84CCCCF801FB06D37BCE27B3B23/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877459v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057759v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rotimbo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;ka" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877489v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53547-0_42" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563862v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Tounsi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Karkafi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Badaoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188565v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonnardot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Lizoul" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Errafik" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Andr&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877190v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Brahmi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ghennioui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corbier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed Lahbabi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2017.8075607" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877191v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brahmi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ghennioui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lahbabi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corbier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WINCOM.2016.7777184" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877455v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183702v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Rotimbo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Lamraoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Badaoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius B&#233;ka" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183686v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552223v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desbazeille" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Loisy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoisnard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553157v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Millet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Samozino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552049v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ait Sghir" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bakrim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553880v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daniere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553147v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Loisy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552233v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ibrahim" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zoaeter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552890v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nejjar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552851v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Cahouet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velex" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553847v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Sabri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553834v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheviet Nhatanh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Belouchrani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552906v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552839v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552854v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552909v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552044v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Wedian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552842v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553139v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553171v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552912v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552132v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rb. Randall" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553856v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Adib" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Aboutajdine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552229v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Bakrim" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552153v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adib" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552897v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552884v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552237v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Widian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552867v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553179v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553869v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553851v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Randall" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552923v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552204v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552214v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lahlimi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552211v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall Rb." TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553135v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552903v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552142v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheviet Nhat Anh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552173v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552187v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506185v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ibrahim" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Badaoui" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B Randall" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375532v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553884v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al Zohbi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04363018v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alberto Espejo Diaz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Alfonso-Lizarazo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo R. Montoya-Torres" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492093v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal El Yousfi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Soualhi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Medjaher" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2020.104740" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487768v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bensaad" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soualhi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2019.106921" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809311v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Elyousfi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Hawwari" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clerc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/ijphm.2019.v10i2.2733" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899884v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Razik" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111790v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razik Hubert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877187v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hammed Lahbabi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/2546838" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387631v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guillet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2535111" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582408v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/235236" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551115v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desbazeille" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Randall" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hoisnard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553358v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufiki Manal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551949v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551963v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551952v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551976v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parey" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tandon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2005.11.021" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JM8421R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553549v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551998v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2004.05.001" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94FTQZ06-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551988v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Serviere" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2005.08.010" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M137TBMN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552000v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2004.01.005" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714462v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Antoni" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jsvi.2002.5062" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6PQF2HD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714464v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Randall" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jsvi.2002.5063" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0M974V9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552008v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/mssp.2001.1413" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CT1J2W8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552006v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455842v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1349420" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553553v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552027v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230560v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19902232" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DA51E4368A3C84CCCCF801FB06D37BCE27B3B23/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877459v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057759v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rotimbo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;ka" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877489v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53547-0_42" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>