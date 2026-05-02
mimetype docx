--- v0 (2026-03-20)
+++ v1 (2026-05-02)
@@ -321,174 +321,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03320133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T-jump and circular dichroism: folding dynamics in proteins and DNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Changenet</w:t>
+                <w:t xml:space="preserve">Unveiling excited-state chirality of ninaphthols by femtosecond circular dichroism and quantum chemical calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Martinez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Markovitsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Santoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hache</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Crystals and Liquid Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15421406.2020.1723918⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (14), pp.4089-4094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b00948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03003923v1</w:t>
+                <w:t xml:space="preserve">cea-02284159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size-Exclusion Mechanism Driving Host-Guest Interactions between Octahedral Rhenium Clusters and Cyclodextrins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton A Ivanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Falaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Laouer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -497,240 +540,197 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Changenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 58 (19), pp.13184-13194. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b02048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02307027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling excited-state chirality of ninaphthols by femtosecond circular dichroism and quantum chemical calculations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio Santoro</w:t>
+                <w:t xml:space="preserve">T-jump and circular dichroism: folding dynamics in proteins and DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Changenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hache</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (14), pp.4089-4094. </w:t>
+              <w:t xml:space="preserve">Molecular Crystals and Liquid Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 693 (1), pp.49-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b00948⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15421406.2020.1723918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02284159v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale conformational dynamics probed by time-resolved circular dichroism.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Changenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1584,174 +1584,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00803784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast conformational dynamics in molecules and biomolecules studied by time-resolved circular dichroism</w:t>
+                <w:t xml:space="preserve">Quantum calculation of the second-order hyperpolarizability of chiral molecules in the &amp;quot;one-electron&amp;quot; model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear optics, quantum optics </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114 (37), pp.10277-10286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp105123m⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807934v1</w:t>
+                <w:t xml:space="preserve">hal-00807879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum calculation of the second-order hyperpolarizability of chiral molecules in the &amp;quot;one-electron&amp;quot; model</w:t>
+                <w:t xml:space="preserve">Ultrafast conformational dynamics in molecules and biomolecules studied by time-resolved circular dichroism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nonlinear optics, quantum optics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 40 (1-4), pp.287</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp105123m⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00807879v1</w:t>
+                <w:t xml:space="preserve">hal-00807934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum to : Application of time-resolved circular dichroism to the study of conformational changes in photochemical and photobiological processes</w:t>
               </w:r>
@@ -1967,251 +1967,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00435861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the Second-Order Hyperpolarizability of the Collagen Triple Helix and Determination of Its Physical Origin</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application of time-resolved circular dichroism to the study of conformational changes in photochemical and photobiological processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hache</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 204 (2-3), pp.137-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2009.03.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp9046837⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00811682v1</w:t>
+                <w:t xml:space="preserve">hal-00811675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of time-resolved circular dichroism to the study of conformational changes in photochemical and photobiological processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of the Second-Order Hyperpolarizability of the Collagen Triple Helix and Determination of Its Physical Origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Deniset-Besseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Benichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hache</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Francois Brevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2009.03.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113 (40), pp.13437-13445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp9046837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00811675v1</w:t>
+                <w:t xml:space="preserve">hal-00811682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformational changes in photoexcited (R)-(+)-1,1'-bi-2-naphthol studied by time-resolved circular dichroism</w:t>
               </w:r>
@@ -2294,134 +2294,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00324218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanosecond T-jump experiment in poly(glutamic acid): A circular dichroism study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucille Mendonça</w:t>
+                <w:t xml:space="preserve">Time-resolved observation of the Eigen cation in liquid water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Amir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hache</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bratos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Leicknam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms13022239⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 126 (3), pp.34511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2428299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00324327v1</w:t>
+                <w:t xml:space="preserve">hal-00824061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subpicosecond UV spectroscopy of carbonmonoxy-myoglobin: Absorption and circular dichroism studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Dartigalongue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2440,222 +2483,179 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 9 (13), pp.1611. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/b616173a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00824060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved observation of the Eigen cation in liquid water</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Gallot</w:t>
+                <w:t xml:space="preserve">Nanosecond T-jump experiment in poly(glutamic acid): A circular dichroism study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Mendonça</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hache</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 126 (3), pp.34511. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13 (2), pp.2239-2248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2428299⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms13022239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00824061v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00324327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetization-induced optical nonlinearity in ferromagnetic GaMnAs</w:t>
               </w:r>
@@ -3715,51 +3715,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libration induced stretching mode excitation for pump-probe spectroscopy in pure liquid water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Amir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3819,51 +3819,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique ultrarapide du proton dans l'eau : étude expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Amir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4154,372 +4154,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00836928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon nanotubes for optical limiting</w:t>
+                <w:t xml:space="preserve">Wavelength dependence of nonlinear circular dichroism in a chiral ruthenium-tris(bipyridyl) solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Vivien</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Riehl</w:t>
+                <w:t xml:space="preserve">H. Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Schanne-Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0008-6223(02)00046-5⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 66 (1), pp.138021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.66.013802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00845087v1</w:t>
+                <w:t xml:space="preserve">hal-00837032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelength dependence of nonlinear circular dichroism in a chiral ruthenium-tris(bipyridyl) solution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Schanne-Klein</w:t>
+                <w:t xml:space="preserve">Carbon nanotubes for optical limiting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Riehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Anglaret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 40 (10), pp.1789-1797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0008-6223(02)00046-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.66.013802⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00837032v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical limiting properties of carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Riehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Anglaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 323 (1-4), pp.233-234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4565,77 +4565,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadowgraphic imaging of carbon nanotube suspensions in water and in chloroform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Riehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Alloncle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5096,64 +5096,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Picosecond and nanosecond polychromatic pump-probe studies of bubble growth in carbon-nanotube suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Riehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Delouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5224,1096 +5224,1096 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00836939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of classical models of chirality to surface second harmonic generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic chiroptical effects in surface second harmonic reflection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Schanne-Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Schanne-Klein</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1404983⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 338 (2-3), pp.159-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0009-2614(01)00275-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00837033v1</w:t>
+                <w:t xml:space="preserve">hal-00837026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic chiroptical effects in surface second harmonic reflection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental observation of nonlinear circular dichroism in a pump-probe experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Schanne-Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 338 (2-3), pp.159-166. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, 338 (4-6), pp.269-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0009-2614(01)00239-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0009-2614(01)00275-5⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00837026v1</w:t>
+                <w:t xml:space="preserve">hal-00837036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental observation of nonlinear circular dichroism in a pump-probe experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Application of classical models of chirality to surface second harmonic generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Schanne-Klein</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 115 (14), pp.6707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1404983⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0009-2614(01)00239-1⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00837036v1</w:t>
+                <w:t xml:space="preserve">hal-00837033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond Dynamics of Hydrogen Bonds in Liquid Water: A Real Time Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noëlle Lascoux</w:t>
+                <w:t xml:space="preserve">Motion of hydrogen bonds in diluted H D O / D 2 O solutions: Direct probing with 150 fs resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bratos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Savo Bratos</w:t>
+                <w:t xml:space="preserve">F. Hache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lascoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Chinese Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/JCCS.200000093⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 61 (5), pp.5211-5217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PHYSREVE.61.5211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02373014v1</w:t>
+                <w:t xml:space="preserve">hal-02374658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pump-probe experiments at 1064 nm in singlewall carbon nanotube suspensions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Anglaret</w:t>
+                <w:t xml:space="preserve">Femtosecond Dynamics of Hydrogen Bonds in Liquid Water: A Real Time Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Lascoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hache</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Mitchell Gale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savo Bratos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/3.845723⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Chinese Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 47 (4A), pp.685-692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/JCCS.200000093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00837027v1</w:t>
+                <w:t xml:space="preserve">hal-02373014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion of hydrogen bonds in diluted H D O / D 2 O solutions: Direct probing with 150 fs resolution</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pump-probe experiments at 1064 nm in singlewall carbon nanotube suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Riehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Anglaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hache</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 61 (5), pp.5211-5217. </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 36 (6), pp.680. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PHYSREVE.61.5211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/3.845723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374658v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00837027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond Dynamics of Hydrogen Bonds in Liquid Water: A Real Time Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Bratos</w:t>
+                <w:t xml:space="preserve">Erratum : Single-wall carbon nanotubes for optical limiting (vol 307, pg 317, 1999)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Anglaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Riehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bacou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PHYSREVLETT.82.1068⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 312 (5-6), pp.617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0009-2614(99)01127-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02374696v1</w:t>
+                <w:t xml:space="preserve">hal-02184012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum : Single-wall carbon nanotubes for optical limiting (vol 307, pg 317, 1999)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Journet</w:t>
+                <w:t xml:space="preserve">Femtosecond Dynamics of Hydrogen Bonds in Liquid Water: A Real Time Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lascoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bratos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 82 (5), pp.1068-1071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PHYSREVLETT.82.1068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0009-2614(99)01127-6⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02184012v1</w:t>
+                <w:t xml:space="preserve">hal-02374696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second-harmonic generation under phase-velocity and group-velocity mismatch: Influence of cascading self-phase and cross-phase modulation</w:t>
               </w:r>
@@ -6351,51 +6351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Freysz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 22 (5), pp.268-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6420,77 +6420,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of intense highly coherent femtosecond pulses in the mid infrared</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6537,90 +6537,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cascaded second-order effects in the femtosecond regime in β-barium borate: self-compression in a visible femtosecond optical parametric oscillator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zéboulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 20 (14), pp.1556. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6667,90 +6667,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cascades d'effets non linéaires du seconde-ordre en régime femtoseconde dans le BBO : autocompression dans un oscillateur paramétrique optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zéboulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Driscoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Physique Colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 20 (5-6), pp.639-640. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6809,51 +6809,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NONLINEAR OPTICAL PROPERTIES OF SMALL SEMICONDUCTOR PARTICLES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roussignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8045,639 +8045,639 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of ultrafast conformational charge in carboxymyoglobin by time-resolved circular dichroism</w:t>
+                <w:t xml:space="preserve">Observation of sub-100 ps conformational changes in photolyzed carbonmonoxy-myoglobin probed by time-resolved circular dichroism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Dartigalongue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Topical Conference on Optical Probes of Conjugated Polymers and Biosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2005, Bangalore, India</w:t>
+              <w:t xml:space="preserve">11th Congress of the European Society for Photobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Aix les Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00098236v1</w:t>
+                <w:t xml:space="preserve">hal-00098231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">11th Congress of the European Society for Photobiology</w:t>
+                <w:t xml:space="preserve">Time-Resolved Circular Dichroism in Carbonmonoxy-Myoglobin: The Central Role of the Proximal Histidine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Dartigalongue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on transient chemical structures in dense media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">10th International Conference on Circular Dichroism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Sandestin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00098232v1</w:t>
+                <w:t xml:space="preserve">hal-00098230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear optical spectroscopy of chiral molecules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation of ultrafast conformational changes in carboxy-myoglobin by time-resolved circular dichroism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Dartigalongue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chirality in molecular physics (Colloque franco-britanique)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sixth International Topical Conference on Optical Probes of Conjugated Polymers and Biosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, India. pp.414-417, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2005.09.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00098238v1</w:t>
+                <w:t xml:space="preserve">hal-00098229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of sub-100 ps conformational changes in photolyzed carbonmonoxy-myoglobin probed by time-resolved circular dichroism</w:t>
+                <w:t xml:space="preserve">Observation of ultrafast conformational charge in carboxymyoglobin by time-resolved circular dichroism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Dartigalongue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on transient chemical structures in dense media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">6th International Topical Conference on Optical Probes of Conjugated Polymers and Biosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, Bangalore, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00098233v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00098236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of ultrafast conformational changes in carboxy-myoglobin by time-resolved circular dichroism</w:t>
+                <w:t xml:space="preserve">11th Congress of the European Society for Photobiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Dartigalongue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Topical Conference on Optical Probes of Conjugated Polymers and Biosystems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International conference on transient chemical structures in dense media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00098229v1</w:t>
+                <w:t xml:space="preserve">hal-00098232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of sub-100 ps conformational changes in photolyzed carbonmonoxy-myoglobin probed by time-resolved circular dichroism</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonlinear optical spectroscopy of chiral molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Congress of the European Society for Photobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Aix les Bains, France</w:t>
+              <w:t xml:space="preserve">Chirality in molecular physics (Colloque franco-britanique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00098231v1</w:t>
+                <w:t xml:space="preserve">hal-00098238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Resolved Circular Dichroism in Carbonmonoxy-Myoglobin: The Central Role of the Proximal Histidine</w:t>
+                <w:t xml:space="preserve">Observation of sub-100 ps conformational changes in photolyzed carbonmonoxy-myoglobin probed by time-resolved circular dichroism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Dartigalongue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Circular Dichroism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Sandestin, United States</w:t>
+              <w:t xml:space="preserve">International conference on transient chemical structures in dense media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00098230v1</w:t>
+                <w:t xml:space="preserve">hal-00098233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast time resolved spectroscopy of protons in water: An experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Amir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8728,51 +8728,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond intermolecular energy transfer in pure water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Amir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8823,51 +8823,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond intermolecular energy transfer in pure water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Amir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8944,64 +8944,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Schanne-Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9077,77 +9077,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of microscopic models of chirality to second harmonic reflection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Schanne-Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9210,103 +9210,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buble growth and cavitation in carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Riehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anglaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Symposium on Optical Power Limiting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2000, Venice, Italy. pp.395-404</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9331,103 +9331,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear optical properties of carbon nanotubes for optical limiting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Riehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernande Lafonta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Anglaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1999 Materials Research Society Fall Meeting &amp; Exhibit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1999, Boston, MA, United States. pp.257</w:t>
@@ -10251,51 +10251,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345618v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hache" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Changenet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23359" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320133v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Laouer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schmid" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Wien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.1c01993" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03003923v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421406.2020.1723918" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02307027v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton A Ivanov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Falaise" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Laouer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b02048" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02284159v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Schmid" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Martinez-Fernandez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Markovitsi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Santoro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b00948" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396660v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01421650v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01015311v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Mendon&#231;a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Steinbacher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bouganne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp501282z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00934822v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duboisset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset-Besseau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benichou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Russier-Antoine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Lascoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp312574q" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871078v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Changenet-Barret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plaza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haik Chosrowjan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja404503q" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00817150v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Gallot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.29.002675" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094273v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kervella" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier d'Abzac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hespel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dartigalongue" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.000032" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00803784v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Thu Khuc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sharma" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Volk" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Solinas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3592331" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00807934v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00807879v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp105123m" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00814086v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2009.05.017" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F46WZNJP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435861v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Brazard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M. Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2009.10.059" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30MS3CNP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00811682v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Brevet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9046837" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00811675v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2009.03.012" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6N9HS7M9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324218v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Niezborala" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja8039844" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-W1TR84FC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324327v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms13022239" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00824060v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b616173a" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-GTVWPL92-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00824061v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Amir" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bratos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Leicknam" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2428299" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00821510v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-J. Han" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H. Kim" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-J. Yee" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Furdyna" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2696930" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00821503v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0662092" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PQKFXHS8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00821502v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.24.001012" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00824483v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.23.002418" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00827922v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.20254" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TGPBNKJS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097200v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097202v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2005.09.022" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D0WSJLG2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00829236v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peer Fischer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.20179" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098228v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fischer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00827924v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2041467" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324472v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2004.05.021" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0QT0Q0N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00831849v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1800952" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00844786v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119015" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-Q0RJJJG9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836929v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.20.001780" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836928v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boulesteix" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Schanne-Klein" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alexandre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemercier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp034216+" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00845087v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vivien" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lan&#231;on" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Riehl" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Anglaret" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6223(02)00046-5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQ5XSMWB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837032v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mesnil" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.66.013802" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00838168v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4526(02)00974-2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3D3MZSV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836942v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Alloncle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Autric" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.19.002665" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836943v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(02)01030-8" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J40WF904-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836937v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Mesnil" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0705(02)01327-0" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836938v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Weisman" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gotzendorfer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp420020099" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836939v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Delouis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delaire" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.19.000208" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837033v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1404983" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837026v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brotin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(01)00275-5" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8WJHDM2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837036v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(01)00239-1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMZR1R45-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373014v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Mitchell Gale" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savo Bratos" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/JCCS.200000093" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4R8V3S7F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837027v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3.845723" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374658v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gale" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hache" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lascoux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVE.61.5211" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374696v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.82.1068" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184012v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anglaret" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bacou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(99)01127-6" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VGDXNKT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550153v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Rassoul" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ivanov" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Freysz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducasse" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374701v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sander" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.22.001253" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374707v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Z&#233;boulon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.20.001556" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374447v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Driscoll" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ANPHYS:199556050" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-FNNHSJWK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00227669v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ricard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussignol" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Flytzanis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1988252" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4EBC0DDC42DAE1ACA5F03A2AB5A0844ECD363E0D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01444344v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2217662" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01299611v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2216989" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01421598v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2075705" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00838891v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kervella" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. d'Abzac" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hespel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1478/C1V89S1P048" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00838897v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo de Sa Peixoto" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duboisset" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Loison" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.840873" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00838920v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benichou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2009.5194760" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324250v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-95946-5_126" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZHB6PRNR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00841070v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098237v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-044452821-6/50085-X" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098227v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00841061v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/UP.2006.WE7" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098236v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098232v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098238v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098233v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098229v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2005.09.026" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53Q6TK3P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098231v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098230v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00845027v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00844792v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00844787v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00845236v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(01)00604-X" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQ0WFWQZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00845234v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(01)00594-X" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9RF0KZ7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00992934v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00845239v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andrieux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernande Lafonta" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00841151v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gale" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2000811" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04732998v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Perrin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Nay" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Changenet-Barret," TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303913v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Joyeux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gamet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Romero" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Marteau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01421718v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01079748v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beaurepaire" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Pierre Sauviat" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulesteix" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345618v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hache" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Changenet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23359" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320133v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Laouer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schmid" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Wien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.1c01993" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02284159v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Schmid" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Martinez-Fernandez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Markovitsi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Santoro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b00948" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02307027v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton A Ivanov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Falaise" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Laouer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b02048" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03003923v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421406.2020.1723918" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396660v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01421650v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01015311v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Mendon&#231;a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Steinbacher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bouganne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp501282z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00934822v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duboisset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset-Besseau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benichou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Russier-Antoine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Lascoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp312574q" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871078v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Changenet-Barret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plaza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haik Chosrowjan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja404503q" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00817150v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Gallot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.29.002675" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094273v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kervella" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier d'Abzac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hespel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dartigalongue" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.000032" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00803784v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Thu Khuc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sharma" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Volk" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Solinas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3592331" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00807879v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp105123m" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00807934v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00814086v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2009.05.017" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F46WZNJP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435861v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Brazard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M. Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2009.10.059" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30MS3CNP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00811675v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2009.03.012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6N9HS7M9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00811682v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Brevet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9046837" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324218v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Niezborala" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja8039844" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-W1TR84FC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00824061v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Amir" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bratos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Leicknam" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2428299" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00824060v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b616173a" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-GTVWPL92-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324327v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms13022239" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00821510v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-J. Han" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H. Kim" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-J. Yee" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Furdyna" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2696930" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00821503v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0662092" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PQKFXHS8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00821502v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.24.001012" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00824483v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.23.002418" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00827922v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.20254" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TGPBNKJS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097200v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097202v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2005.09.022" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D0WSJLG2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00829236v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peer Fischer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.20179" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098228v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fischer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00827924v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2041467" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324472v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2004.05.021" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0QT0Q0N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00831849v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1800952" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00844786v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119015" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-Q0RJJJG9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836929v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.20.001780" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836928v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boulesteix" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Schanne-Klein" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alexandre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemercier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp034216+" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837032v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mesnil" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.66.013802" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00845087v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vivien" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lan&#231;on" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Riehl" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Anglaret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6223(02)00046-5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQ5XSMWB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00838168v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4526(02)00974-2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3D3MZSV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836942v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Alloncle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Autric" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.19.002665" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836943v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(02)01030-8" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J40WF904-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836937v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Mesnil" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0705(02)01327-0" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836938v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Weisman" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gotzendorfer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp420020099" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836939v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Delouis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delaire" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.19.000208" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837026v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brotin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(01)00275-5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8WJHDM2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837036v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(01)00239-1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMZR1R45-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837033v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1404983" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374658v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gale" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hache" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lascoux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVE.61.5211" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373014v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Mitchell Gale" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savo Bratos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/JCCS.200000093" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4R8V3S7F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837027v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3.845723" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184012v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anglaret" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bacou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(99)01127-6" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VGDXNKT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374696v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.82.1068" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550153v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Rassoul" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ivanov" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Freysz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducasse" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374701v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sander" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.22.001253" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374707v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Z&#233;boulon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.20.001556" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374447v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Driscoll" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ANPHYS:199556050" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-FNNHSJWK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00227669v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ricard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussignol" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Flytzanis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1988252" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4EBC0DDC42DAE1ACA5F03A2AB5A0844ECD363E0D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01444344v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2217662" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01299611v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2216989" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01421598v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2075705" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00838891v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kervella" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. d'Abzac" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hespel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1478/C1V89S1P048" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00838897v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo de Sa Peixoto" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duboisset" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Loison" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.840873" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00838920v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benichou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2009.5194760" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324250v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-95946-5_126" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZHB6PRNR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00841070v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098237v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-044452821-6/50085-X" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098227v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00841061v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/UP.2006.WE7" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098231v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098230v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098229v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2005.09.026" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53Q6TK3P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098236v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098232v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098238v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098233v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00845027v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00844792v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00844787v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00845236v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(01)00604-X" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQ0WFWQZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00845234v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(01)00594-X" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9RF0KZ7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00992934v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00845239v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andrieux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernande Lafonta" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00841151v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gale" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2000811" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04732998v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Perrin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Nay" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Changenet-Barret," TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303913v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Joyeux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gamet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Romero" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Marteau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01421718v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01079748v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beaurepaire" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Pierre Sauviat" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulesteix" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>