--- v1 (2026-05-02)
+++ v2 (2026-05-24)
@@ -321,217 +321,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03320133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling excited-state chirality of ninaphthols by femtosecond circular dichroism and quantum chemical calculations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio Santoro</w:t>
+                <w:t xml:space="preserve">T-jump and circular dichroism: folding dynamics in proteins and DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Changenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hache</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b00948⟩</w:t>
+              <w:t xml:space="preserve">Molecular Crystals and Liquid Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 693 (1), pp.49-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15421406.2020.1723918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02284159v1</w:t>
+                <w:t xml:space="preserve">hal-03003923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size-Exclusion Mechanism Driving Host-Guest Interactions between Octahedral Rhenium Clusters and Cyclodextrins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton A Ivanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Falaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Laouer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -540,197 +497,240 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Changenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 58 (19), pp.13184-13194. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b02048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02307027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T-jump and circular dichroism: folding dynamics in proteins and DNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Changenet</w:t>
+                <w:t xml:space="preserve">Unveiling excited-state chirality of ninaphthols by femtosecond circular dichroism and quantum chemical calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Martinez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Markovitsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Santoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hache</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Crystals and Liquid Crystals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 693 (1), pp.49-56. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (14), pp.4089-4094. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15421406.2020.1723918⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b00948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003923v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02284159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale conformational dynamics probed by time-resolved circular dichroism.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Changenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1584,174 +1584,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00803784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum calculation of the second-order hyperpolarizability of chiral molecules in the &amp;quot;one-electron&amp;quot; model</w:t>
+                <w:t xml:space="preserve">Ultrafast conformational dynamics in molecules and biomolecules studied by time-resolved circular dichroism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nonlinear optics, quantum optics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 40 (1-4), pp.287</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807879v1</w:t>
+                <w:t xml:space="preserve">hal-00807934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast conformational dynamics in molecules and biomolecules studied by time-resolved circular dichroism</w:t>
+                <w:t xml:space="preserve">Quantum calculation of the second-order hyperpolarizability of chiral molecules in the &amp;quot;one-electron&amp;quot; model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear optics, quantum optics </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114 (37), pp.10277-10286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp105123m⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807934v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum to : Application of time-resolved circular dichroism to the study of conformational changes in photochemical and photobiological processes</w:t>
               </w:r>
@@ -1967,251 +1967,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00435861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of time-resolved circular dichroism to the study of conformational changes in photochemical and photobiological processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of the Second-Order Hyperpolarizability of the Collagen Triple Helix and Determination of Its Physical Origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Deniset-Besseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Benichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hache</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Francois Brevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2009.03.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113 (40), pp.13437-13445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp9046837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00811675v1</w:t>
+                <w:t xml:space="preserve">hal-00811682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the Second-Order Hyperpolarizability of the Collagen Triple Helix and Determination of Its Physical Origin</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application of time-resolved circular dichroism to the study of conformational changes in photochemical and photobiological processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hache</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 204 (2-3), pp.137-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2009.03.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp9046837⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00811682v1</w:t>
+                <w:t xml:space="preserve">hal-00811675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformational changes in photoexcited (R)-(+)-1,1'-bi-2-naphthol studied by time-resolved circular dichroism</w:t>
               </w:r>
@@ -2294,177 +2294,134 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00324218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved observation of the Eigen cation in liquid water</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Gallot</w:t>
+                <w:t xml:space="preserve">Nanosecond T-jump experiment in poly(glutamic acid): A circular dichroism study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Mendonça</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hache</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2428299⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13 (2), pp.2239-2248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms13022239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00824061v1</w:t>
+                <w:t xml:space="preserve">hal-00324327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subpicosecond UV spectroscopy of carbonmonoxy-myoglobin: Absorption and circular dichroism studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Dartigalongue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2483,179 +2440,222 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 9 (13), pp.1611. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/b616173a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00824060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanosecond T-jump experiment in poly(glutamic acid): A circular dichroism study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucille Mendonça</w:t>
+                <w:t xml:space="preserve">Time-resolved observation of the Eigen cation in liquid water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Amir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hache</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bratos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Leicknam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 13 (2), pp.2239-2248. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 126 (3), pp.34511. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms13022239⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2428299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00324327v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetization-induced optical nonlinearity in ferromagnetic GaMnAs</w:t>
               </w:r>
@@ -3715,51 +3715,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libration induced stretching mode excitation for pump-probe spectroscopy in pure liquid water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Amir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3819,51 +3819,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique ultrarapide du proton dans l'eau : étude expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Amir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5366,954 +5366,954 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00837026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental observation of nonlinear circular dichroism in a pump-probe experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of classical models of chirality to surface second harmonic generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Schanne-Klein</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 338 (4-6), pp.269-276. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 115 (14), pp.6707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0009-2614(01)00239-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.1404983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00837036v1</w:t>
+                <w:t xml:space="preserve">hal-00837033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of classical models of chirality to surface second harmonic generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental observation of nonlinear circular dichroism in a pump-probe experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Schanne-Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 338 (4-6), pp.269-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0009-2614(01)00239-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1404983⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00837033v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00837036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion of hydrogen bonds in diluted H D O / D 2 O solutions: Direct probing with 150 fs resolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Bratos</w:t>
+                <w:t xml:space="preserve">Femtosecond Dynamics of Hydrogen Bonds in Liquid Water: A Real Time Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Lascoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Gale</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Gallot</w:t>
+                <w:t xml:space="preserve">Geoffrey Mitchell Gale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Hache</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Lascoux</w:t>
+                <w:t xml:space="preserve">Savo Bratos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Chinese Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 47 (4A), pp.685-692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/JCCS.200000093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PHYSREVE.61.5211⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02374658v1</w:t>
+                <w:t xml:space="preserve">hal-02373014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond Dynamics of Hydrogen Bonds in Liquid Water: A Real Time Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Gallot</w:t>
+                <w:t xml:space="preserve">Pump-probe experiments at 1064 nm in singlewall carbon nanotube suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Riehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Anglaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hache</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Chinese Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/JCCS.200000093⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 36 (6), pp.680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/3.845723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02373014v1</w:t>
+                <w:t xml:space="preserve">hal-00837027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pump-probe experiments at 1064 nm in singlewall carbon nanotube suspensions</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Motion of hydrogen bonds in diluted H D O / D 2 O solutions: Direct probing with 150 fs resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bratos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lascoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 36 (6), pp.680. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 61 (5), pp.5211-5217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/3.845723⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PHYSREVE.61.5211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00837027v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum : Single-wall carbon nanotubes for optical limiting (vol 307, pg 317, 1999)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Journet</w:t>
+                <w:t xml:space="preserve">Femtosecond Dynamics of Hydrogen Bonds in Liquid Water: A Real Time Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lascoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bratos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0009-2614(99)01127-6⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 82 (5), pp.1068-1071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PHYSREVLETT.82.1068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02184012v1</w:t>
+                <w:t xml:space="preserve">hal-02374696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond Dynamics of Hydrogen Bonds in Liquid Water: A Real Time Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Bratos</w:t>
+                <w:t xml:space="preserve">Erratum : Single-wall carbon nanotubes for optical limiting (vol 307, pg 317, 1999)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Anglaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Riehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bacou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 312 (5-6), pp.617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0009-2614(99)01127-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PHYSREVLETT.82.1068⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02374696v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second-harmonic generation under phase-velocity and group-velocity mismatch: Influence of cascading self-phase and cross-phase modulation</w:t>
               </w:r>
@@ -6351,51 +6351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Freysz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 22 (5), pp.268-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6420,77 +6420,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of intense highly coherent femtosecond pulses in the mid infrared</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6537,90 +6537,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cascaded second-order effects in the femtosecond regime in β-barium borate: self-compression in a visible femtosecond optical parametric oscillator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zéboulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 20 (14), pp.1556. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6667,90 +6667,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cascades d'effets non linéaires du seconde-ordre en régime femtoseconde dans le BBO : autocompression dans un oscillateur paramétrique optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zéboulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Driscoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Physique Colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 20 (5-6), pp.639-640. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6809,51 +6809,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NONLINEAR OPTICAL PROPERTIES OF SMALL SEMICONDUCTOR PARTICLES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roussignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8045,639 +8045,639 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of sub-100 ps conformational changes in photolyzed carbonmonoxy-myoglobin probed by time-resolved circular dichroism</w:t>
+                <w:t xml:space="preserve">Observation of ultrafast conformational charge in carboxymyoglobin by time-resolved circular dichroism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Dartigalongue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Congress of the European Society for Photobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Aix les Bains, France</w:t>
+              <w:t xml:space="preserve">6th International Topical Conference on Optical Probes of Conjugated Polymers and Biosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, Bangalore, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00098231v1</w:t>
+                <w:t xml:space="preserve">hal-00098236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Resolved Circular Dichroism in Carbonmonoxy-Myoglobin: The Central Role of the Proximal Histidine</w:t>
+                <w:t xml:space="preserve">11th Congress of the European Society for Photobiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Dartigalongue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Circular Dichroism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Sandestin, United States</w:t>
+              <w:t xml:space="preserve">International conference on transient chemical structures in dense media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00098230v1</w:t>
+                <w:t xml:space="preserve">hal-00098232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of ultrafast conformational changes in carboxy-myoglobin by time-resolved circular dichroism</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonlinear optical spectroscopy of chiral molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Topical Conference on Optical Probes of Conjugated Polymers and Biosystems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chirality in molecular physics (Colloque franco-britanique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00098229v1</w:t>
+                <w:t xml:space="preserve">hal-00098238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of ultrafast conformational charge in carboxymyoglobin by time-resolved circular dichroism</w:t>
+                <w:t xml:space="preserve">Observation of sub-100 ps conformational changes in photolyzed carbonmonoxy-myoglobin probed by time-resolved circular dichroism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Dartigalongue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Topical Conference on Optical Probes of Conjugated Polymers and Biosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2005, Bangalore, India</w:t>
+              <w:t xml:space="preserve">International conference on transient chemical structures in dense media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00098236v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00098233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">11th Congress of the European Society for Photobiology</w:t>
+                <w:t xml:space="preserve">Observation of sub-100 ps conformational changes in photolyzed carbonmonoxy-myoglobin probed by time-resolved circular dichroism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Dartigalongue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on transient chemical structures in dense media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">11th Congress of the European Society for Photobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Aix les Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00098232v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00098231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear optical spectroscopy of chiral molecules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-Resolved Circular Dichroism in Carbonmonoxy-Myoglobin: The Central Role of the Proximal Histidine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Dartigalongue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chirality in molecular physics (Colloque franco-britanique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">10th International Conference on Circular Dichroism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Sandestin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00098238v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00098230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of sub-100 ps conformational changes in photolyzed carbonmonoxy-myoglobin probed by time-resolved circular dichroism</w:t>
+                <w:t xml:space="preserve">Observation of ultrafast conformational changes in carboxy-myoglobin by time-resolved circular dichroism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Dartigalongue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on transient chemical structures in dense media</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sixth International Topical Conference on Optical Probes of Conjugated Polymers and Biosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, India. pp.414-417, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2005.09.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00098233v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00098229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast time resolved spectroscopy of protons in water: An experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Amir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8728,51 +8728,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond intermolecular energy transfer in pure water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Amir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8823,51 +8823,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond intermolecular energy transfer in pure water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Amir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9262,51 +9262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anglaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Symposium on Optical Power Limiting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2000, Venice, Italy. pp.395-404</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10251,51 +10251,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345618v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hache" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Changenet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23359" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320133v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Laouer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schmid" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Wien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.1c01993" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02284159v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Schmid" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Martinez-Fernandez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Markovitsi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Santoro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b00948" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02307027v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton A Ivanov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Falaise" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Laouer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b02048" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03003923v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421406.2020.1723918" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396660v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01421650v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01015311v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Mendon&#231;a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Steinbacher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bouganne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp501282z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00934822v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duboisset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset-Besseau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benichou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Russier-Antoine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Lascoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp312574q" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871078v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Changenet-Barret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plaza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haik Chosrowjan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja404503q" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00817150v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Gallot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.29.002675" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094273v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kervella" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier d'Abzac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hespel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dartigalongue" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.000032" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00803784v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Thu Khuc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sharma" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Volk" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Solinas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3592331" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00807879v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp105123m" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00807934v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00814086v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2009.05.017" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F46WZNJP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435861v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Brazard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M. Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2009.10.059" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30MS3CNP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00811675v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2009.03.012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6N9HS7M9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00811682v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Brevet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9046837" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324218v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Niezborala" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja8039844" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-W1TR84FC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00824061v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Amir" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bratos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Leicknam" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2428299" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00824060v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b616173a" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-GTVWPL92-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324327v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms13022239" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00821510v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-J. Han" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H. Kim" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-J. Yee" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Furdyna" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2696930" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00821503v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0662092" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PQKFXHS8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00821502v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.24.001012" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00824483v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.23.002418" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00827922v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.20254" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TGPBNKJS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097200v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097202v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2005.09.022" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D0WSJLG2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00829236v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peer Fischer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.20179" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098228v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fischer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00827924v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2041467" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324472v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2004.05.021" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0QT0Q0N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00831849v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1800952" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00844786v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119015" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-Q0RJJJG9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836929v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.20.001780" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836928v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boulesteix" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Schanne-Klein" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alexandre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemercier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp034216+" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837032v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mesnil" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.66.013802" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00845087v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vivien" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lan&#231;on" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Riehl" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Anglaret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6223(02)00046-5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQ5XSMWB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00838168v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4526(02)00974-2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3D3MZSV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836942v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Alloncle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Autric" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.19.002665" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836943v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(02)01030-8" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J40WF904-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836937v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Mesnil" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0705(02)01327-0" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836938v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Weisman" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gotzendorfer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp420020099" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836939v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Delouis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delaire" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.19.000208" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837026v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brotin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(01)00275-5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8WJHDM2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837036v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(01)00239-1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMZR1R45-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837033v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1404983" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374658v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gale" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hache" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lascoux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVE.61.5211" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373014v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Mitchell Gale" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savo Bratos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/JCCS.200000093" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4R8V3S7F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837027v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3.845723" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184012v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anglaret" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bacou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(99)01127-6" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VGDXNKT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374696v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.82.1068" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550153v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Rassoul" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ivanov" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Freysz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducasse" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374701v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sander" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.22.001253" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374707v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Z&#233;boulon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.20.001556" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374447v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Driscoll" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ANPHYS:199556050" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-FNNHSJWK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00227669v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ricard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussignol" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Flytzanis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1988252" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4EBC0DDC42DAE1ACA5F03A2AB5A0844ECD363E0D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01444344v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2217662" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01299611v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2216989" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01421598v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2075705" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00838891v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kervella" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. d'Abzac" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hespel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1478/C1V89S1P048" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00838897v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo de Sa Peixoto" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duboisset" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Loison" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.840873" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00838920v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benichou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2009.5194760" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324250v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-95946-5_126" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZHB6PRNR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00841070v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098237v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-044452821-6/50085-X" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098227v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00841061v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/UP.2006.WE7" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098231v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098230v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098229v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2005.09.026" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53Q6TK3P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098236v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098232v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098238v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098233v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00845027v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00844792v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00844787v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00845236v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(01)00604-X" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQ0WFWQZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00845234v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(01)00594-X" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9RF0KZ7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00992934v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00845239v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andrieux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernande Lafonta" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00841151v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gale" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2000811" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04732998v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Perrin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Nay" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Changenet-Barret," TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303913v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Joyeux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gamet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Romero" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Marteau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01421718v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01079748v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beaurepaire" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Pierre Sauviat" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulesteix" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345618v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hache" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Changenet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.23359" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320133v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Laouer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schmid" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Wien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.1c01993" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03003923v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421406.2020.1723918" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02307027v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton A Ivanov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Falaise" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Laouer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b02048" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02284159v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Schmid" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Martinez-Fernandez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Markovitsi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Santoro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b00948" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396660v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01421650v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01015311v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Mendon&#231;a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Steinbacher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bouganne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp501282z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00934822v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duboisset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset-Besseau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benichou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Russier-Antoine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Lascoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp312574q" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871078v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Changenet-Barret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plaza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haik Chosrowjan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja404503q" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00817150v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Gallot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.29.002675" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094273v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kervella" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier d'Abzac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hespel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dartigalongue" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.000032" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00803784v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Thu Khuc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sharma" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Volk" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Solinas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3592331" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00807934v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00807879v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp105123m" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00814086v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2009.05.017" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F46WZNJP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435861v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Brazard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M. Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2009.10.059" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30MS3CNP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00811682v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Brevet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9046837" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00811675v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2009.03.012" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6N9HS7M9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324218v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Niezborala" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja8039844" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-W1TR84FC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324327v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms13022239" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00824060v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b616173a" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-GTVWPL92-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00824061v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Amir" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bratos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Leicknam" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2428299" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00821510v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-J. Han" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H. Kim" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-J. Yee" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Furdyna" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2696930" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00821503v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0662092" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PQKFXHS8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00821502v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.24.001012" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00824483v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.23.002418" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00827922v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.20254" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TGPBNKJS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097200v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097202v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2005.09.022" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D0WSJLG2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00829236v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peer Fischer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.20179" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098228v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fischer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00827924v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2041467" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324472v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2004.05.021" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0QT0Q0N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00831849v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1800952" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00844786v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119015" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-Q0RJJJG9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836929v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.20.001780" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836928v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boulesteix" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Schanne-Klein" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alexandre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemercier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp034216+" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837032v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mesnil" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.66.013802" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00845087v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vivien" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lan&#231;on" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Riehl" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Anglaret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6223(02)00046-5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQ5XSMWB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00838168v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4526(02)00974-2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3D3MZSV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836942v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Alloncle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Autric" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.19.002665" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836943v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(02)01030-8" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J40WF904-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836937v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Mesnil" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0705(02)01327-0" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836938v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Weisman" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gotzendorfer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp420020099" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00836939v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Delouis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delaire" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.19.000208" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837026v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brotin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(01)00275-5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8WJHDM2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837033v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1404983" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837036v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(01)00239-1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMZR1R45-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373014v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Mitchell Gale" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savo Bratos" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/JCCS.200000093" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4R8V3S7F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837027v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3.845723" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374658v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gale" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hache" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lascoux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVE.61.5211" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374696v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.82.1068" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184012v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anglaret" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bacou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(99)01127-6" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VGDXNKT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550153v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Rassoul" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ivanov" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Freysz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducasse" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374701v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sander" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.22.001253" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374707v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Z&#233;boulon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.20.001556" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374447v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Driscoll" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ANPHYS:199556050" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-FNNHSJWK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00227669v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ricard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussignol" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Flytzanis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1988252" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4EBC0DDC42DAE1ACA5F03A2AB5A0844ECD363E0D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01444344v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2217662" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01299611v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2216989" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01421598v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2075705" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00838891v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kervella" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. d'Abzac" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hespel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1478/C1V89S1P048" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00838897v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo de Sa Peixoto" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duboisset" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Loison" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.840873" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00838920v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Benichou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2009.5194760" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324250v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-95946-5_126" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZHB6PRNR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00841070v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098237v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-044452821-6/50085-X" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098227v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00841061v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/UP.2006.WE7" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098236v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098232v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098238v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098233v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098231v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098230v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098229v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2005.09.026" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53Q6TK3P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00845027v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00844792v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00844787v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00845236v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(01)00604-X" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQ0WFWQZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00845234v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(01)00594-X" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9RF0KZ7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00992934v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00845239v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andrieux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernande Lafonta" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00841151v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gale" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2000811" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04732998v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Perrin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Nay" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Changenet-Barret," TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303913v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Joyeux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gamet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Romero" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Marteau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01421718v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01079748v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beaurepaire" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Pierre Sauviat" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulesteix" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>