--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -1825,307 +1825,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05431604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of 3-amino-3,4-dihydro-1H-quinolin-2-ones through regioselective palladium-catalyzed intramolecular cyclization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Séverine Schneider</w:t>
+                <w:t xml:space="preserve">TSPO ligands stimulate ZnPPIX transport and ROS accumulation leading to the inhibition of P. falciparum growth in human blood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Marginedas-Freixa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Halle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2016.02.094⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.33516 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep33516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02290245v1</w:t>
+                <w:t xml:space="preserve">hal-01369499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TSPO ligands stimulate ZnPPIX transport and ROS accumulation leading to the inhibition of P. falciparum growth in human blood</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A Chene</w:t>
+                <w:t xml:space="preserve">Synthesis of 3-amino-3,4-dihydro-1H-quinolin-2-ones through regioselective palladium-catalyzed intramolecular cyclization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier van Der Poorten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Doebelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Niederst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep33516⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (14), pp.1547-1550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2016.02.094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01369499v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2383,51 +2383,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316119v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Faouzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arnaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hall&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roussel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandy Aymard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4MD00537F" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961871v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4md00537f" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933425v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Radix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Mahiout" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Teissonni&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bouchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.202100211" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950862v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368671v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Grimm" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Lejri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Schmitt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen G&#246;tz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.12796" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368657v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abarghaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Klein" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-190127" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922305v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rubio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Savrimoutou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2018.09.013" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368694v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Marginedas-Freixa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Lilia Alvarez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Moras" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Florencia Leal Denis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hattab" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29885-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368811v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201701565" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290250v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marginedas-Freixa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hattab" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouyer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Halle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chene" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2017.09.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934214v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rovira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yitzhak Tor" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201711935" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368778v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier van Der Poorten" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin van den Hauwe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Eiselt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Betti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Guillemyn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.7b00347" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431604v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Marginedas-Freixa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hattab" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bouyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Halle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chene" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33516" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290245v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Doebelin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Niederst" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Schneider" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2016.02.094" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SN7K1KJB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369499v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01340864v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015STRAF054" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316119v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Faouzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arnaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hall&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roussel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandy Aymard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4MD00537F" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961871v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4md00537f" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933425v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Radix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Mahiout" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Teissonni&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bouchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.202100211" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950862v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368671v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Grimm" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Lejri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Schmitt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen G&#246;tz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.12796" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368657v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abarghaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Klein" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-190127" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922305v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rubio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Savrimoutou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2018.09.013" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368694v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Marginedas-Freixa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Lilia Alvarez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Moras" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Florencia Leal Denis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hattab" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29885-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368811v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201701565" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290250v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marginedas-Freixa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hattab" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouyer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Halle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chene" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2017.09.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934214v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rovira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yitzhak Tor" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201711935" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368778v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier van Der Poorten" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin van den Hauwe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Eiselt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Betti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Guillemyn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.7b00347" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431604v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Marginedas-Freixa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hattab" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bouyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Halle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chene" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33516" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369499v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290245v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Doebelin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Niederst" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Schneider" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2016.02.094" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SN7K1KJB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01340864v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015STRAF054" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>