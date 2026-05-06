--- v1 (2026-04-09)
+++ v2 (2026-05-06)
@@ -368,51 +368,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04961871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Journey through Hemetsberger–Knittel , Leimgruber–Batcho and Bartoli Reactions: Access to Several Hydroxy 5‐ and 6‐Azaindoles</w:t>
+                <w:t xml:space="preserve">A Journey through &amp;lt;i&amp;gt;Hemetsberger–Knittel&amp;lt;/i&amp;gt;, &amp;lt;i&amp;gt;Leimgruber–Batcho&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;Bartoli&amp;lt;/i&amp;gt; Reactions: Access to Several Hydroxy 5‐ and 6‐Azaindoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Radix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hallé</w:t>
@@ -451,102 +451,102 @@
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Helvetica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 105 (3), pp.370-375. </w:t>
+              <w:t xml:space="preserve">, 2022, 105 (3), pp.e202100211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/hlca.202100211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04933425v1</w:t>
+                <w:t xml:space="preserve">hal-04950862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Journey through &amp;lt;i&amp;gt;Hemetsberger–Knittel&amp;lt;/i&amp;gt;, &amp;lt;i&amp;gt;Leimgruber–Batcho&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;Bartoli&amp;lt;/i&amp;gt; Reactions: Access to Several Hydroxy 5‐ and 6‐Azaindoles</w:t>
+                <w:t xml:space="preserve">A Journey through Hemetsberger–Knittel , Leimgruber–Batcho and Bartoli Reactions: Access to Several Hydroxy 5‐ and 6‐Azaindoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Radix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hallé</w:t>
@@ -585,78 +585,78 @@
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Helvetica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 105 (3), pp.e202100211. </w:t>
+              <w:t xml:space="preserve">, 2022, 105 (3), pp.370-375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/hlca.202100211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04950862v1</w:t>
+                <w:t xml:space="preserve">hal-04933425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitochondria modulatory effects of new TSPO ligands in a cellular model of tauopathies</w:t>
               </w:r>
@@ -1691,441 +1691,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TSPO ligands stimulate ZnPPIX transport and ROS accumulation leading to the inhibition of P. falciparum growth in human blood</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of 3-amino-3,4-dihydro-1H-quinolin-2-ones through regioselective palladium-catalyzed intramolecular cyclization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier van Der Poorten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Marginedas-Freixa</w:t>
+                <w:t xml:space="preserve">Christelle Doebelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Hattab</w:t>
+                <w:t xml:space="preserve">Marie Niederst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Bouyer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A Chene</w:t>
+                <w:t xml:space="preserve">Séverine Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep33516⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (14), pp.1547-1550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2016.02.094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05431604v1</w:t>
+                <w:t xml:space="preserve">hal-02290245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TSPO ligands stimulate ZnPPIX transport and ROS accumulation leading to the inhibition of P. falciparum growth in human blood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Marginedas-Freixa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Halle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6, pp.33516 </w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep33516⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of 3-amino-3,4-dihydro-1H-quinolin-2-ones through regioselective palladium-catalyzed intramolecular cyclization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier van Der Poorten</w:t>
+                <w:t xml:space="preserve">TSPO ligands stimulate ZnPPIX transport and ROS accumulation leading to the inhibition of P. falciparum growth in human blood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Marginedas-Freixa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Doebelin</w:t>
+                <w:t xml:space="preserve">G Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Niederst</w:t>
+                <w:t xml:space="preserve">F Halle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Schneider</w:t>
+                <w:t xml:space="preserve">A Chene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 57 (14), pp.1547-1550. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2016.02.094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep33516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02290245v1</w:t>
+                <w:t xml:space="preserve">hal-05431604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2383,51 +2383,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316119v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Faouzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arnaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hall&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roussel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandy Aymard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4MD00537F" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961871v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4md00537f" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933425v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Radix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Mahiout" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Teissonni&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bouchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.202100211" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950862v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368671v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Grimm" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Lejri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Schmitt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen G&#246;tz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.12796" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368657v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abarghaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Klein" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-190127" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922305v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rubio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Savrimoutou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2018.09.013" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368694v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Marginedas-Freixa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Lilia Alvarez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Moras" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Florencia Leal Denis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hattab" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29885-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368811v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201701565" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290250v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marginedas-Freixa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hattab" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouyer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Halle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chene" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2017.09.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934214v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rovira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yitzhak Tor" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201711935" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368778v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier van Der Poorten" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin van den Hauwe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Eiselt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Betti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Guillemyn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.7b00347" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431604v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Marginedas-Freixa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hattab" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bouyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Halle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chene" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33516" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369499v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290245v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Doebelin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Niederst" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Schneider" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2016.02.094" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SN7K1KJB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01340864v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015STRAF054" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316119v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Faouzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arnaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hall&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roussel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandy Aymard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4MD00537F" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961871v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4md00537f" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950862v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Radix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Mahiout" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Teissonni&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bouchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.202100211" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933425v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368671v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Grimm" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Lejri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Schmitt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen G&#246;tz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jne.12796" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368657v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abarghaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Klein" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-190127" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922305v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rubio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Savrimoutou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2018.09.013" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368694v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Marginedas-Freixa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Lilia Alvarez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Moras" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Florencia Leal Denis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hattab" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29885-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368811v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201701565" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290250v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marginedas-Freixa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hattab" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouyer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Halle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chene" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2017.09.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934214v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rovira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yitzhak Tor" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201711935" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368778v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier van Der Poorten" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin van den Hauwe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Eiselt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Betti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Guillemyn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.7b00347" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290245v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Doebelin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Niederst" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Schneider" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2016.02.094" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SN7K1KJB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369499v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Marginedas-Freixa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hattab" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bouyer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Halle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chene" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33516" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431604v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01340864v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015STRAF054" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>