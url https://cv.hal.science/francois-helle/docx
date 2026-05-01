--- v0 (2026-04-07)
+++ v1 (2026-05-01)
@@ -100,632 +100,632 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JC polyomavirus-encoded miRNA jcv-miR-J1-5p downregulates BK polyomavirus infection</w:t>
+                <w:t xml:space="preserve">A rapid immunochromatographic assay for the detection of BK Polyomavirus in urine samples from hematopoietic stem cell transplant recipients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Etienne Brochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paubelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fourdinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Baptiste Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Aubry</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiviral Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 245, pp.106313. </w:t>
+              <w:t xml:space="preserve">Journal of Virological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 341, pp.115321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.antiviral.2025.106313⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jviromet.2025.115321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05398960v1</w:t>
+                <w:t xml:space="preserve">hal-05411964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rapid immunochromatographic assay for the detection of BK Polyomavirus in urine samples from hematopoietic stem cell transplant recipients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">JC polyomavirus-encoded miRNA jcv-miR-J1-5p downregulates BK polyomavirus infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Demey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Brochot</w:t>
+                <w:t xml:space="preserve">Virginie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Paubelle</w:t>
+                <w:t xml:space="preserve">Louison Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Fourdinier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Aubry</w:t>
+                <w:t xml:space="preserve">Catherine Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virological Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 341, pp.115321. </w:t>
+              <w:t xml:space="preserve">Antiviral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 245, pp.106313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jviromet.2025.115321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.antiviral.2025.106313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05411964v1</w:t>
+                <w:t xml:space="preserve">hal-05398960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intranasal spike and nucleoprotein fusion protein-based vaccine provides cross-protection and reduced transmission against SARS-CoV-2 variants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Louis Lantier</w:t>
+                <w:t xml:space="preserve">Development of a urinary antigen test for BK Polyomavirus to help clinicians in patients’ follow-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Brochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fourdinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Demey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louison Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NPJ vaccines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41541-025-01123-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 333, pp.115113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jviromet.2025.115113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046705v1</w:t>
+                <w:t xml:space="preserve">hal-04934069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a urinary antigen test for BK Polyomavirus to help clinicians in patients’ follow-up</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Louison Collet</w:t>
+                <w:t xml:space="preserve">Intranasal spike and nucleoprotein fusion protein-based vaccine provides cross-protection and reduced transmission against SARS-CoV-2 variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Lakhrif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Poupée-Beaugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Boursin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ducournau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virological Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 333, pp.115113. </w:t>
+              <w:t xml:space="preserve">NPJ vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (1), pp.75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jviromet.2025.115113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41541-025-01123-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04934069v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HLA ‐B Leader Dimorphism Predicts BK Polyomavirus Replication After Kidney Transplant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Helle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fourdinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -770,507 +770,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05381643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The value and complexity of studying cellular immunity against BK Polyomavirus in kidney transplant recipients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Epidemiology and Dynamics of BK Polyomavirus Replication after Kidney Transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Brochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Demey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Castelain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Helle</w:t>
+                <w:t xml:space="preserve">Véronique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Brochot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Virginie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.105656. </w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (4), pp.315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcv.2024.105656⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pathogens13040315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04473948v1</w:t>
+                <w:t xml:space="preserve">hal-04566613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology and Dynamics of BK Polyomavirus Replication after Kidney Transplantation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular epidemiology and risk factors associated with BK and JC polyomavirus urinary shedding after kidney allograft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Demey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Brochot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Aubry</w:t>
+                <w:t xml:space="preserve">Virginie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Descamps</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Morel</w:t>
+                <w:t xml:space="preserve">My Hanh Hillary Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13 (4), pp.315. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96 (6), pp.e29742. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pathogens13040315⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jmv.29742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04566613v1</w:t>
+                <w:t xml:space="preserve">hal-04613379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular epidemiology and risk factors associated with BK and JC polyomavirus urinary shedding after kidney allograft</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The value and complexity of studying cellular immunity against BK Polyomavirus in kidney transplant recipients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Demey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Castelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Helle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Demey</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etienne Brochot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 96 (6), pp.e29742. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.105656. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jmv.29742⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcv.2024.105656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04613379v1</w:t>
+                <w:t xml:space="preserve">hal-04473948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutralizing Antibodies Targeting BK Polyomavirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Helle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 35 (10), pp.1425-1433. </w:t>
@@ -1321,77 +1321,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Conserved YPX3L Motif in the BK Polyomavirus VP1 Protein Is Important for Viral Particle Assembly but Not for Its Secretion into Extracellular Vesicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louison Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1455,90 +1455,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of two RT-qPCR methods targeting BK polyomavirus microRNAs in kidney transplant recipients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenza Zoubir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Helle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10, pp.1281625. </w:t>
@@ -1576,103 +1576,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BK Polyomavirus Bkv-miR-B1-5p: A Stable Micro-RNA to Monitor Active Viral Replication after Kidney Transplantation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (13), </w:t>
@@ -1749,51 +1749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schmit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lanoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1844,90 +1844,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humoral anti-SARS-CoV-2 immune response after two doses of Comirnaty vaccine in nursing home residents by previous infection status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duverlie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2030,51 +2030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Abdel Sater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toni Fiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 37 (4), pp.781-788. </w:t>
@@ -2216,90 +2216,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal Analysis and Comparison of Six Serological Assays up to Eight Months Post-COVID-19 Diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duverlie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (9), </w:t>
@@ -2331,338 +2331,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03591561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BK Polyomavirus Micro-RNAs: Time Course and Clinical Relevance in Kidney Transplant Recipients</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neutralizing antibodies directed against SARS-CoV-2 in a population residing in a nursing home and a long-term care unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Descamps</w:t>
+                <w:t xml:space="preserve">Julien Moyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Helle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Presne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Francois</w:t>
+                <w:t xml:space="preserve">Gwladys Bourdenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gubler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v13020351⟩</w:t>
+              <w:t xml:space="preserve">Geriatrics and Gerontology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (11), pp.1066-1068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ggi.14289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03591564v1</w:t>
+                <w:t xml:space="preserve">hal-03591557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutralizing antibodies directed against SARS-CoV-2 in a population residing in a nursing home and a long-term care unit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Moyet</w:t>
+                <w:t xml:space="preserve">BK Polyomavirus Micro-RNAs: Time Course and Clinical Relevance in Kidney Transplant Recipients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Demey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Presne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Helle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Gubler</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geriatrics and Gerontology International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (11), pp.1066-1068. </w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ggi.14289⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v13020351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03591557v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-spike, Anti-nucleocapsid and Neutralizing Antibodies in SARS-CoV-2 Inpatients and Asymptomatic Individuals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2791,51 +2791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Ivan Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roingeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 94 (6), pp.e01834-19. </w:t>
@@ -2899,77 +2899,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Fiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Brochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (8), </w:t>
@@ -3059,51 +3059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duverlie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Brochot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3150,77 +3150,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No correlation between Torque Teno virus viral load and BK virus replication after kidney transplantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Handala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3271,64 +3271,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BK polyomavirus in the urine for follow-up of kidney transplant recipients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Handala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3418,77 +3418,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction: Permissivity of Primary Human Hepatocytes and Different Hepatoma Cell Lines to Cell Culture Adapted Hepatitis C Virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Helle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3682,64 +3682,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3924,77 +3924,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk factors for BK virus viremia and nephropathy after kidney transplantation: A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Helle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4097,51 +4097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Helle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duverlie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4320,429 +4320,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02117643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High association of T1858-G1896 precore mutations with impaired base pairing and high hepatitis B virus DNA levels in HBeAg-negative chronically infected patients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Apolipoprotein(a) Inhibits Hepatitis C Virus Entry Through Interaction With Infectious Particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Brochot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Duverlie</w:t>
+                <w:t xml:space="preserve">Virginie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corey A. Scipione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00705-017-3312-6⟩</w:t>
+              <w:t xml:space="preserve">Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65 (6), pp.1851-1864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hep.29096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03590929v1</w:t>
+                <w:t xml:space="preserve">hal-03568255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple and Reliable Strategy for BK Virus Subtyping and Subgrouping</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Francois</w:t>
+                <w:t xml:space="preserve">High association of T1858-G1896 precore mutations with impaired base pairing and high hepatitis B virus DNA levels in HBeAg-negative chronically infected patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Castelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Helle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Justine Faucher</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Duverlie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.01180-16⟩</w:t>
+              <w:t xml:space="preserve">Archives of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 162 (7), pp.1913-1920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00705-017-3312-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03574259v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apolipoprotein(a) Inhibits Hepatitis C Virus Entry Through Interaction With Infectious Particles</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Simple and Reliable Strategy for BK Virus Subtyping and Subgrouping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corey A. Scipione</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Helle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hepatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 65 (6), pp.1851-1864. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55 (4), pp.1177-1185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hep.29096⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JCM.01180-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03568255v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03574259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DHEA prevents ribavirin-induced anemia via inhibition of glucose-6-phosphate dehydrogenase</w:t>
               </w:r>
@@ -4875,90 +4875,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biology of the BKPyV: An Update</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Helle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Handala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (11), </w:t>
@@ -4990,563 +4990,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03591576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ribavirin restores IFNα responsiveness in HCV-infected livers by epigenetic remodelling at interferon stimulated genes</w:t>
+                <w:t xml:space="preserve">Antiviral effect of interferons on BK virus infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Testoni</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Judith Fresquet</w:t>
+                <w:t xml:space="preserve">E. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Helle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2014-309011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 82 (S), pp.S16-S17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcv.2016.08.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01796188v1</w:t>
+                <w:t xml:space="preserve">hal-03591578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiviral effect of interferons on BK virus infection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ribavirin restores IFNα responsiveness in HCV-infected livers by epigenetic remodelling at interferon stimulated genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Testoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Durantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lebossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Martin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Virginie Morel</w:t>
+                <w:t xml:space="preserve">Judith Fresquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Helle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 82 (S), pp.S16-S17. </w:t>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 65 (4), pp.672-682. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcv.2016.08.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2014-309011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03591578v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic analysis of a circulating hepatitis C virus recombinant strain 1b/1a isolated in a French hospital centre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Hepatitis C Virus Resistance to Carbohydrate-Binding Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Morel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catarina Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2015.09.030⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (2), pp.e0149064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0149064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01375000v1</w:t>
+                <w:t xml:space="preserve">hal-03591579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatitis C Virus Resistance to Carbohydrate-Binding Agents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phylogenetic analysis of a circulating hepatitis C virus recombinant strain 1b/1a isolated in a French hospital centre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Ghoubra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Oliveira</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Virginie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (2), pp.e0149064. </w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40, pp.374-380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0149064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2015.09.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03591579v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01375000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudin-6 and Occludin Natural Variants Found in a Patient Highly Exposed but Not Infected with Hepatitis C Virus (HCV) Do Not Confer HCV Resistance In Vitro</w:t>
               </w:r>
@@ -5960,51 +5960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Wahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Helle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duverlie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6107,51 +6107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Calland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Belouzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Douam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6228,51 +6228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Helle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Goffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duverlie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6939,51 +6939,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05398960v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Demey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Aubry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Morel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Collet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Francois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2025.106313" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05411964v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brochot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paubelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fourdinier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2025.115321" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05046705v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Lakhrif" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Poup&#233;e-Beaug&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boursin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducournau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lantier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-025-01123-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04934069v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2025.115113" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05381643v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Helle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lion" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.70477" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04473948v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Castelain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2024.105656" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04566613v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Descamps" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens13040315" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04613379v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Hanh Hillary Le" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.29742" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04644527v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Helle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.0000000000000457" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04653798v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bentz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanchard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16071124" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391468v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Zoubir" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2023.1281625" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03723437v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23137240" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03578461v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liabeuf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schmit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lanoix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bloch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-021-1713-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03692572v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duverlie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2021.11.086" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03413373v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Dakroub" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Touz&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Abdel Sater" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Fiore" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfab279" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03592395v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Handala" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2021.0923" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03591561v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Aubry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10091815" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03591564v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Descamps" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Presne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13020351" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03591557v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moyet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Bourdenet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Joseph" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gubler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggi.14289" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058488v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Belouzard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubuisson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.584251" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03591569v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ivan Raynal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roingeard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01834-19" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03591567v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Fiore" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12080865" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03591566v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12101086" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485972v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2019.03.018" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622119v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faucher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Choukroun" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2018.07.027" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03591570v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fournier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Izquierdo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0223022" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114383v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rouill&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11020165" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112514v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walter Hoffmann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvh.12767" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112504v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Riva" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ok-Ryul Song" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Prentoe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L'Homme" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01982-17" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03573107v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tinez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2018.10.002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03592192v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delfosse" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-018-4044-y" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117643v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Montpellier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Czeslaw Wychowski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim M Sayed" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Meunier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Saliou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2017.09.020" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03590929v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-017-3312-6" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03574259v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01180-16" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03568255v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Oliveira" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey A. Scipione" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.29096" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03589430v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Domange" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Ouled-Haddou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Garcon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nguyen-Khac" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2017.09.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03591576v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v9110327" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01796188v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Testoni" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Durantel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leboss&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Fresquet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2014-309011" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03591578v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2016.08.030" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01375000v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ghoubra" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2015.09.030" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03591579v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0149064" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104504v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie F&#233;n&#233;ant" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Ghosn" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fouquet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0142539" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010585v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bocchetta" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maillard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mami Yamamoto" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gondeau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Douam" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0092140" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082070v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Briolotti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francia Razafy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duret" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Rubbo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2013-304623" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965769v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Wahid" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Penin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02659-12" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03153561v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vausselin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Calland" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.26273" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183359v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goffard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Mckeating" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00127-07" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105507v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Vu-Dac" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirk Gustafson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Voisset" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M602431200" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105500v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delgrange" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.80.6.2832-2841.2006" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708995v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Schneider" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pradines" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dassonville-Klimpt" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taudon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ecmc-4-05575" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05411964v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brochot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paubelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fourdinier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Demey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Aubry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2025.115321" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05398960v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Morel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Collet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Francois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2025.106313" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04934069v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2025.115113" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05046705v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Lakhrif" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Poup&#233;e-Beaug&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boursin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducournau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lantier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-025-01123-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05381643v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Helle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lion" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.70477" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04566613v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Descamps" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens13040315" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04613379v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Hanh Hillary Le" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.29742" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04473948v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Castelain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2024.105656" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04644527v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Helle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.0000000000000457" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04653798v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bentz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanchard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16071124" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391468v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Zoubir" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2023.1281625" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03723437v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23137240" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03578461v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liabeuf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schmit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lanoix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bloch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-021-1713-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03692572v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duverlie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2021.11.086" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03413373v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Dakroub" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Touz&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Abdel Sater" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Fiore" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfab279" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03592395v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Handala" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2021.0923" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03591561v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Aubry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10091815" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03591557v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moyet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Bourdenet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Joseph" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gubler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggi.14289" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03591564v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Descamps" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Presne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13020351" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058488v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Belouzard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubuisson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.584251" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03591569v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ivan Raynal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roingeard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01834-19" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03591567v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Fiore" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12080865" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03591566v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12101086" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485972v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2019.03.018" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622119v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faucher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Choukroun" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2018.07.027" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03591570v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fournier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Izquierdo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0223022" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114383v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rouill&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11020165" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112514v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walter Hoffmann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvh.12767" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112504v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Riva" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ok-Ryul Song" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Prentoe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L'Homme" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01982-17" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03573107v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tinez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2018.10.002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03592192v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delfosse" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-018-4044-y" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117643v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Montpellier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Czeslaw Wychowski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim M Sayed" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Meunier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Saliou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2017.09.020" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03568255v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Oliveira" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey A. Scipione" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.29096" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03590929v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-017-3312-6" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03574259v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01180-16" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03589430v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Domange" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Ouled-Haddou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Garcon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nguyen-Khac" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2017.09.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03591576v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v9110327" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03591578v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2016.08.030" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01796188v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Testoni" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Durantel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leboss&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Fresquet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2014-309011" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03591579v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0149064" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01375000v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ghoubra" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2015.09.030" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104504v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie F&#233;n&#233;ant" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Ghosn" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fouquet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0142539" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010585v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bocchetta" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maillard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mami Yamamoto" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gondeau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Douam" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0092140" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082070v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Briolotti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francia Razafy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duret" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Rubbo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2013-304623" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965769v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Wahid" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Penin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02659-12" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03153561v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vausselin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Calland" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.26273" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183359v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goffard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Mckeating" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00127-07" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105507v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Vu-Dac" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirk Gustafson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Voisset" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M602431200" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105500v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delgrange" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.80.6.2832-2841.2006" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708995v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Schneider" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pradines" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dassonville-Klimpt" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taudon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ecmc-4-05575" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>