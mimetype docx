--- v1 (2026-05-01)
+++ v2 (2026-05-26)
@@ -100,632 +100,632 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rapid immunochromatographic assay for the detection of BK Polyomavirus in urine samples from hematopoietic stem cell transplant recipients</w:t>
+                <w:t xml:space="preserve">JC polyomavirus-encoded miRNA jcv-miR-J1-5p downregulates BK polyomavirus infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Brochot</w:t>
+                <w:t xml:space="preserve">Baptiste Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Paubelle</w:t>
+                <w:t xml:space="preserve">Aurélien Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Fourdinier</w:t>
+                <w:t xml:space="preserve">Virginie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Demey</w:t>
+                <w:t xml:space="preserve">Louison Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Aubry</w:t>
+                <w:t xml:space="preserve">Catherine Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virological Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 341, pp.115321. </w:t>
+              <w:t xml:space="preserve">Antiviral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 245, pp.106313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jviromet.2025.115321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.antiviral.2025.106313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05411964v1</w:t>
+                <w:t xml:space="preserve">hal-05398960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JC polyomavirus-encoded miRNA jcv-miR-J1-5p downregulates BK polyomavirus infection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A rapid immunochromatographic assay for the detection of BK Polyomavirus in urine samples from hematopoietic stem cell transplant recipients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Brochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paubelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fourdinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Aubry</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiviral Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 245, pp.106313. </w:t>
+              <w:t xml:space="preserve">Journal of Virological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 341, pp.115321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.antiviral.2025.106313⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jviromet.2025.115321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05398960v1</w:t>
+                <w:t xml:space="preserve">hal-05411964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a urinary antigen test for BK Polyomavirus to help clinicians in patients’ follow-up</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Louison Collet</w:t>
+                <w:t xml:space="preserve">Intranasal spike and nucleoprotein fusion protein-based vaccine provides cross-protection and reduced transmission against SARS-CoV-2 variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Lakhrif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Poupée-Beaugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Boursin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ducournau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virological Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jviromet.2025.115113⟩</w:t>
+              <w:t xml:space="preserve">NPJ vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (1), pp.75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41541-025-01123-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04934069v1</w:t>
+                <w:t xml:space="preserve">hal-05046705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intranasal spike and nucleoprotein fusion protein-based vaccine provides cross-protection and reduced transmission against SARS-CoV-2 variants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Louis Lantier</w:t>
+                <w:t xml:space="preserve">Development of a urinary antigen test for BK Polyomavirus to help clinicians in patients’ follow-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Brochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fourdinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Demey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louison Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NPJ vaccines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (1), pp.75. </w:t>
+              <w:t xml:space="preserve">Journal of Virological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 333, pp.115113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41541-025-01123-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jviromet.2025.115113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046705v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HLA ‐B Leader Dimorphism Predicts BK Polyomavirus Replication After Kidney Transplant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Helle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fourdinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -770,507 +770,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05381643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology and Dynamics of BK Polyomavirus Replication after Kidney Transplantation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The value and complexity of studying cellular immunity against BK Polyomavirus in kidney transplant recipients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Baptiste Demey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Castelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Helle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Etienne Brochot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13 (4), pp.315. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.105656. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pathogens13040315⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcv.2024.105656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04566613v1</w:t>
+                <w:t xml:space="preserve">hal-04473948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular epidemiology and risk factors associated with BK and JC polyomavirus urinary shedding after kidney allograft</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Epidemiology and Dynamics of BK Polyomavirus Replication after Kidney Transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Brochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Morel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">My Hanh Hillary Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 96 (6), pp.e29742. </w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (4), pp.315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jmv.29742⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pathogens13040315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04613379v1</w:t>
+                <w:t xml:space="preserve">hal-04566613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The value and complexity of studying cellular immunity against BK Polyomavirus in kidney transplant recipients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Molecular epidemiology and risk factors associated with BK and JC polyomavirus urinary shedding after kidney allograft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Demey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Demey</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Castelain</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">My Hanh Hillary Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.105656. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96 (6), pp.e29742. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcv.2024.105656⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jmv.29742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04473948v1</w:t>
+                <w:t xml:space="preserve">hal-04613379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutralizing Antibodies Targeting BK Polyomavirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Helle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 35 (10), pp.1425-1433. </w:t>
@@ -1321,77 +1321,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Conserved YPX3L Motif in the BK Polyomavirus VP1 Protein Is Important for Viral Particle Assembly but Not for Its Secretion into Extracellular Vesicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louison Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1455,90 +1455,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of two RT-qPCR methods targeting BK polyomavirus microRNAs in kidney transplant recipients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenza Zoubir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Helle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10, pp.1281625. </w:t>
@@ -1576,103 +1576,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BK Polyomavirus Bkv-miR-B1-5p: A Stable Micro-RNA to Monitor Active Viral Replication after Kidney Transplantation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (13), </w:t>
@@ -1749,51 +1749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schmit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lanoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1844,90 +1844,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humoral anti-SARS-CoV-2 immune response after two doses of Comirnaty vaccine in nursing home residents by previous infection status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duverlie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2030,51 +2030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Abdel Sater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toni Fiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 37 (4), pp.781-788. </w:t>
@@ -2216,90 +2216,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal Analysis and Comparison of Six Serological Assays up to Eight Months Post-COVID-19 Diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duverlie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (9), </w:t>
@@ -2471,51 +2471,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BK Polyomavirus Micro-RNAs: Time Course and Clinical Relevance in Kidney Transplant Recipients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2523,51 +2523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Presne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Helle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (2), </w:t>
@@ -2605,64 +2605,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-spike, Anti-nucleocapsid and Neutralizing Antibodies in SARS-CoV-2 Inpatients and Asymptomatic Individuals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Brochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2791,51 +2791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Ivan Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roingeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 94 (6), pp.e01834-19. </w:t>
@@ -2912,64 +2912,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (8), </w:t>
@@ -3059,51 +3059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duverlie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Brochot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3131,338 +3131,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03591566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No correlation between Torque Teno virus viral load and BK virus replication after kidney transplantation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BK polyomavirus in the urine for follow-up of kidney transplant recipients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Brochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Handala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine François</w:t>
+                <w:t xml:space="preserve">Justine Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Choukroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcv.2019.03.018⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (1), pp.112.e1-112.e5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2018.07.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03485972v1</w:t>
+                <w:t xml:space="preserve">hal-02622119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BK polyomavirus in the urine for follow-up of kidney transplant recipients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Brochot</w:t>
+                <w:t xml:space="preserve">No correlation between Torque Teno virus viral load and BK virus replication after kidney transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Handala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Descamps</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Justine Faucher</w:t>
+                <w:t xml:space="preserve">Sandrine Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Choukroun</w:t>
+                <w:t xml:space="preserve">Catherine François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25 (1), pp.112.e1-112.e5. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116, pp.4 - 6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2018.07.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcv.2019.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622119v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction: Permissivity of Primary Human Hepatocytes and Different Hepatoma Cell Lines to Cell Culture Adapted Hepatitis C Virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Helle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3682,64 +3682,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Walter Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3784,429 +3784,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02112514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Piperazinylbenzenesulfonamides as New Inhibitors of Claudin-1 Trafficking and Hepatitis C Virus Entry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The expression of HCV-associated host factors is dependent on the hepatoma cell line used in HCV studies (vol 159, pg 527, 2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walter Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Riva</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jannick Prentoe</w:t>
+                <w:t xml:space="preserve">Fabien Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Helle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent L'Homme</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Duverlie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.01982-17⟩</w:t>
+              <w:t xml:space="preserve">Archives of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 163 (12), pp.3485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00705-018-4044-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02112504v1</w:t>
+                <w:t xml:space="preserve">hal-03592192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors for BK virus viremia and nephropathy after kidney transplantation: A systematic review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Demey</w:t>
+                <w:t xml:space="preserve">Identification of Piperazinylbenzenesulfonamides as New Inhibitors of Claudin-1 Trafficking and Hepatitis C Virus Entry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Riva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ok-Ryul Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Prentoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Helle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Tinez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Choukroun</w:t>
+                <w:t xml:space="preserve">Laurent L'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 109, pp.6-12. </w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 92 (10), pp.e01982-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcv.2018.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JVI.01982-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03573107v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The expression of HCV-associated host factors is dependent on the hepatoma cell line used in HCV studies (vol 159, pg 527, 2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Walter Hoffmann</w:t>
+                <w:t xml:space="preserve">Risk factors for BK virus viremia and nephropathy after kidney transplantation: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Demey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Delfosse</w:t>
+                <w:t xml:space="preserve">Claire Tinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Helle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Duverlie</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Choukroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 163 (12), pp.3485. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 109, pp.6-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00705-018-4044-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcv.2018.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03592192v1</w:t>
+                <w:t xml:space="preserve">hal-03573107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hepatitis E Virus Lifecycle and Identification of 3 Forms of the ORF2 Capsid Protein</w:t>
               </w:r>
@@ -4320,217 +4320,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02117643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apolipoprotein(a) Inhibits Hepatitis C Virus Entry Through Interaction With Infectious Particles</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A Simple and Reliable Strategy for BK Virus Subtyping and Subgrouping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corey A. Scipione</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Helle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hepatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hep.29096⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55 (4), pp.1177-1185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.01180-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03568255v1</w:t>
+                <w:t xml:space="preserve">hal-03574259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High association of T1858-G1896 precore mutations with impaired base pairing and high hepatitis B virus DNA levels in HBeAg-negative chronically infected patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Helle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4539,828 +4539,828 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duverlie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 162 (7), pp.1913-1920. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00705-017-3312-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03590929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple and Reliable Strategy for BK Virus Subtyping and Subgrouping</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Apolipoprotein(a) Inhibits Hepatitis C Virus Entry Through Interaction With Infectious Particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Justine Faucher</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corey A. Scipione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 55 (4), pp.1177-1185. </w:t>
+              <w:t xml:space="preserve">Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65 (6), pp.1851-1864. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JCM.01180-16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hep.29096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03574259v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DHEA prevents ribavirin-induced anemia via inhibition of glucose-6-phosphate dehydrogenase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biology of the BKPyV: An Update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Helle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Brochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Handala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eric Nguyen-Khac</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiviral Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.antiviral.2017.09.002⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v9110327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03589430v1</w:t>
+                <w:t xml:space="preserve">hal-03591576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biology of the BKPyV: An Update</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DHEA prevents ribavirin-induced anemia via inhibition of glucose-6-phosphate dehydrogenase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Handala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Castelain</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Domange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Ouled-Haddou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Garcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Nguyen-Khac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9 (11), </w:t>
+              <w:t xml:space="preserve">Antiviral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 146, pp.153-160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v9110327⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.antiviral.2017.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03591576v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiviral effect of interferons on BK virus infection</w:t>
+                <w:t xml:space="preserve">Ribavirin restores IFNα responsiveness in HCV-infected livers by epigenetic remodelling at interferon stimulated genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Martin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Virginie Morel</w:t>
+                <w:t xml:space="preserve">Barbara Testoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Durantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lebossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Fresquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Helle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcv.2016.08.030⟩</w:t>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 65 (4), pp.672-682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2014-309011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03591578v1</w:t>
+                <w:t xml:space="preserve">hal-01796188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ribavirin restores IFNα responsiveness in HCV-infected livers by epigenetic remodelling at interferon stimulated genes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antiviral effect of interferons on BK virus infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Fresquet</w:t>
+                <w:t xml:space="preserve">E. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Helle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 65 (4), pp.672-682. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 82 (S), pp.S16-S17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2014-309011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcv.2016.08.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796188v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hepatitis C Virus Resistance to Carbohydrate-Binding Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (2), pp.e0149064. </w:t>
@@ -5398,51 +5398,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic analysis of a circulating hepatitis C virus recombinant strain 1b/1a isolated in a French hospital centre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Ghoubra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5450,51 +5450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 40, pp.374-380. </w:t>
@@ -5960,51 +5960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Wahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Helle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duverlie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6107,51 +6107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Calland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Belouzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Douam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6228,51 +6228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Helle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Goffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duverlie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6939,51 +6939,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05411964v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brochot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paubelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fourdinier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Demey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Aubry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2025.115321" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05398960v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Morel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Collet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Francois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2025.106313" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04934069v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2025.115113" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05046705v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Lakhrif" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Poup&#233;e-Beaug&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boursin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducournau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lantier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-025-01123-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05381643v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Helle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lion" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.70477" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04566613v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Descamps" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens13040315" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04613379v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Hanh Hillary Le" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.29742" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04473948v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Castelain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2024.105656" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04644527v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Helle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.0000000000000457" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04653798v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bentz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanchard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16071124" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391468v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Zoubir" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2023.1281625" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03723437v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23137240" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03578461v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liabeuf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schmit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lanoix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bloch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-021-1713-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03692572v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duverlie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2021.11.086" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03413373v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Dakroub" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Touz&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Abdel Sater" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Fiore" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfab279" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03592395v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Handala" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2021.0923" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03591561v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Aubry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10091815" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03591557v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moyet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Bourdenet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Joseph" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gubler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggi.14289" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03591564v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Descamps" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Presne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13020351" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058488v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Belouzard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubuisson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.584251" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03591569v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ivan Raynal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roingeard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01834-19" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03591567v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Fiore" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12080865" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03591566v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12101086" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485972v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2019.03.018" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622119v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faucher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Choukroun" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2018.07.027" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03591570v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fournier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Izquierdo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0223022" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114383v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rouill&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11020165" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112514v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walter Hoffmann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvh.12767" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112504v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Riva" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ok-Ryul Song" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Prentoe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L'Homme" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01982-17" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03573107v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tinez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2018.10.002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03592192v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delfosse" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-018-4044-y" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117643v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Montpellier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Czeslaw Wychowski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim M Sayed" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Meunier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Saliou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2017.09.020" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03568255v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Oliveira" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey A. Scipione" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.29096" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03590929v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-017-3312-6" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03574259v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01180-16" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03589430v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Domange" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Ouled-Haddou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Garcon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nguyen-Khac" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2017.09.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03591576v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v9110327" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03591578v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2016.08.030" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01796188v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Testoni" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Durantel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leboss&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Fresquet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2014-309011" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03591579v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0149064" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01375000v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ghoubra" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2015.09.030" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104504v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie F&#233;n&#233;ant" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Ghosn" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fouquet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0142539" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010585v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bocchetta" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maillard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mami Yamamoto" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gondeau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Douam" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0092140" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082070v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Briolotti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francia Razafy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duret" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Rubbo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2013-304623" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965769v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Wahid" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Penin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02659-12" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03153561v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vausselin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Calland" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.26273" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183359v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goffard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Mckeating" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00127-07" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105507v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Vu-Dac" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirk Gustafson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Voisset" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M602431200" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105500v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delgrange" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.80.6.2832-2841.2006" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708995v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Schneider" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pradines" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dassonville-Klimpt" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taudon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ecmc-4-05575" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05398960v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Demey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Aubry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Morel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Collet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Francois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2025.106313" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05411964v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brochot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paubelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fourdinier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2025.115321" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05046705v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Lakhrif" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Poup&#233;e-Beaug&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boursin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ducournau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lantier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-025-01123-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04934069v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2025.115113" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05381643v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Helle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lion" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.70477" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04473948v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Castelain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2024.105656" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04566613v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Descamps" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens13040315" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04613379v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Hanh Hillary Le" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.29742" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04644527v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Helle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.0000000000000457" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04653798v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bentz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanchard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16071124" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391468v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Zoubir" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2023.1281625" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03723437v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23137240" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03578461v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liabeuf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schmit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lanoix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bloch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-021-1713-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03692572v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duverlie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2021.11.086" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03413373v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Dakroub" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Touz&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Abdel Sater" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Fiore" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfab279" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03592395v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Handala" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2021.0923" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03591561v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Aubry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10091815" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03591557v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moyet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Bourdenet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Joseph" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gubler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggi.14289" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03591564v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Descamps" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Presne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13020351" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058488v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Belouzard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubuisson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.584251" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03591569v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ivan Raynal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roingeard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01834-19" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03591567v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Fiore" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12080865" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03591566v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12101086" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622119v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faucher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Choukroun" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2018.07.027" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485972v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2019.03.018" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03591570v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fournier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Izquierdo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0223022" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114383v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rouill&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11020165" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112514v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walter Hoffmann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvh.12767" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03592192v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delfosse" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-018-4044-y" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112504v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Riva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ok-Ryul Song" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Prentoe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L'Homme" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01982-17" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03573107v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tinez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2018.10.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117643v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Montpellier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Czeslaw Wychowski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim M Sayed" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Meunier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Saliou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2017.09.020" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03574259v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01180-16" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03590929v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-017-3312-6" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03568255v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Oliveira" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey A. Scipione" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.29096" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03591576v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v9110327" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03589430v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Domange" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Ouled-Haddou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Garcon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nguyen-Khac" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2017.09.002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01796188v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Testoni" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Durantel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leboss&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Fresquet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2014-309011" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03591578v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2016.08.030" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03591579v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0149064" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01375000v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ghoubra" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2015.09.030" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104504v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie F&#233;n&#233;ant" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Ghosn" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fouquet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0142539" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010585v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bocchetta" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maillard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mami Yamamoto" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gondeau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Douam" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0092140" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082070v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Briolotti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francia Razafy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duret" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Rubbo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2013-304623" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965769v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Wahid" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Penin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02659-12" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03153561v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vausselin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Calland" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.26273" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183359v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goffard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Mckeating" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00127-07" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105507v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Vu-Dac" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirk Gustafson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Voisset" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M602431200" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105500v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delgrange" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.80.6.2832-2841.2006" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03708995v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Schneider" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pradines" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dassonville-Klimpt" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taudon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ecmc-4-05575" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>