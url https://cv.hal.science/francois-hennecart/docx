--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1432,200 +1432,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00868110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substructure for product sets in the Heisenberg groups</w:t>
+                <w:t xml:space="preserve">A Structure result for bricks in Heisenberg groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Hegyvári</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hennecart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Moscow Journal of Combinatorics and Number Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Number Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 133 (9), pp.2999-3006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnt.2013.03.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00867323v1</w:t>
+                <w:t xml:space="preserve">hal-00868107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Structure result for bricks in Heisenberg groups</w:t>
+                <w:t xml:space="preserve">Substructure for product sets in the Heisenberg groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Hegyvári</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hennecart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Number Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Moscow Journal of Combinatorics and Number Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.57--68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnt.2013.03.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00868107v1</w:t>
+                <w:t xml:space="preserve">ujm-00867323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of residues in approximate subgroups of $\mathbb{F}_p^*$</w:t>
               </w:r>
@@ -2753,51 +2753,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05028664v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bretto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Faisant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hennecart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.739" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740842v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514903v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bienvenu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4153/S0008439521001053" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099427v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyan Prakash" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pramod" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00493-021-4195-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140489v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnt.2019.11.004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933032v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2020.112059" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02060805v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Hegyv&#225;ri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Pal Pach" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02060809v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Shkredov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/moscow.2019.8.179" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01673447v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/forum-2015-0230" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705641v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11139-017-9968-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01214264v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Grynkiewicz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01214263v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01115834v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868110v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00867323v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868107v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnt.2013.03.011" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867368v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867367v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11856-011-0175-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867365v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Plagne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867366v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287158v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Deshouillers" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Landreau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638463v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065825v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.lavoisier.fr" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947335v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-2-8178-0281-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740860v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740846v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05028664v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bretto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Faisant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hennecart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.739" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740842v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514903v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bienvenu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4153/S0008439521001053" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099427v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyan Prakash" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pramod" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00493-021-4195-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140489v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnt.2019.11.004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933032v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2020.112059" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02060805v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Hegyv&#225;ri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Pal Pach" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02060809v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Shkredov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/moscow.2019.8.179" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01673447v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/forum-2015-0230" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705641v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11139-017-9968-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01214264v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Grynkiewicz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01214263v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01115834v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868110v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868107v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnt.2013.03.011" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00867323v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867368v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867367v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11856-011-0175-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867365v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Plagne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867366v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287158v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Deshouillers" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Landreau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638463v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065825v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.lavoisier.fr" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947335v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-2-8178-0281-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740860v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740846v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>